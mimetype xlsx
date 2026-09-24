--- v11 (2026-08-14)
+++ v12 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b107dbfe8034694" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R297975ac417d4da2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea5fc1d4740445a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a86e3baeda34709"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9fd579519b04a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea5fc1d4740445a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91c9d438fe53452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a86e3baeda34709" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI World Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274208692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...640 lines deleted...]
-          <x:t>129,774</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>