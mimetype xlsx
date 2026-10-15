--- v12 (2026-09-24)
+++ v13 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R297975ac417d4da2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4875a3d252e04450" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a86e3baeda34709"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3db92f78d2a14f17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91c9d438fe53452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a86e3baeda34709" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05a6d73cc8d74ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3db92f78d2a14f17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI World Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274208692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,206</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>126,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,422</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,235</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>