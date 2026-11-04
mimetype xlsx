--- v13 (2026-10-15)
+++ v14 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4875a3d252e04450" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac3924d1cc974522" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3db92f78d2a14f17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2464e202131c4de8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05a6d73cc8d74ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3db92f78d2a14f17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f76abade8a84684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2464e202131c4de8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI World Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274208692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...198 lines deleted...]
-          <x:t>130,691</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,051</x:t>
-[...404 lines deleted...]
-          <x:t>131,714</x:t>
+          <x:t>130,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>