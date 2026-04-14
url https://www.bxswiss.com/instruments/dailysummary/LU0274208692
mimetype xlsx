--- v4 (2026-03-25)
+++ v5 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01dd83db32a24a67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9063ed3b8b6e4be0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46282eabd41c45cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc46be62dd97d4736"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re42d39bfc0f64758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46282eabd41c45cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5320deb60114841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc46be62dd97d4736" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI World Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274208692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...139 lines deleted...]
-          <x:t>109,308</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,622</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>107,334</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>