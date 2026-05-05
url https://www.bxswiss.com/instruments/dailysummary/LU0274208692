--- v5 (2026-04-14)
+++ v6 (2026-05-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9063ed3b8b6e4be0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93e8d6dad6e747f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc46be62dd97d4736"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4562bffbd614dc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5320deb60114841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc46be62dd97d4736" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fcb36601aa04039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4562bffbd614dc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI World Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274208692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>