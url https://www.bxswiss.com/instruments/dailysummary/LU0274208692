--- v6 (2026-05-05)
+++ v7 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93e8d6dad6e747f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45d055c7a6294578" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4562bffbd614dc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R089240cad01d41da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fcb36601aa04039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4562bffbd614dc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re904afcbc8b24bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R089240cad01d41da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI World Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274208692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -656,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>