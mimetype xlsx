--- v7 (2026-05-25)
+++ v8 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45d055c7a6294578" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc685c323c9d24804" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R089240cad01d41da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4789d92939eb4407"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re904afcbc8b24bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R089240cad01d41da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff0b6414e0434a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4789d92939eb4407" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI World Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274208692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,321</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,536</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>