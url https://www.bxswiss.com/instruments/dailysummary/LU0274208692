--- v8 (2026-06-14)
+++ v9 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc685c323c9d24804" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39604481a0514bbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4789d92939eb4407"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14bfea4859914064"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff0b6414e0434a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4789d92939eb4407" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd058b80bfad41a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14bfea4859914064" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI World Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274208692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>