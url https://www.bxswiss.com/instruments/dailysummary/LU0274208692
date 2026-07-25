--- v9 (2026-07-04)
+++ v10 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39604481a0514bbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra99b4a1244e94385" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14bfea4859914064"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ef50625008449cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd058b80bfad41a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14bfea4859914064" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08d37641dcbb4f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ef50625008449cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI World Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274208692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,417</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>