--- v10 (2026-07-25)
+++ v11 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra99b4a1244e94385" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b107dbfe8034694" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ef50625008449cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea5fc1d4740445a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08d37641dcbb4f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ef50625008449cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9fd579519b04a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea5fc1d4740445a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI World Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0274208692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>123,754</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,310</x:t>
-[...463 lines deleted...]
-          <x:t>124,938</x:t>
+          <x:t>124,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>