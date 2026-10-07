--- v13 (2026-09-16)
+++ v14 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf101c8f0ad604af0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4c9b47459534906" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ce66bcb873e4b1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18d93893c7454501"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R863656784c9c43b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ce66bcb873e4b1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree5431bb2b2b400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18d93893c7454501" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market Access NYSE Arca Gold Bugs UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0259322260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>