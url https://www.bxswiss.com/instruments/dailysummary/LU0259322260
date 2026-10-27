--- v14 (2026-10-07)
+++ v15 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4c9b47459534906" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fc31a2b37444612" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18d93893c7454501"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7de27343c694f68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree5431bb2b2b400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18d93893c7454501" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bc3c2d88b204273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7de27343c694f68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market Access NYSE Arca Gold Bugs UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0259322260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>