--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fd498f77f35482a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f62b8b9a7844f3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7379ecc538984011"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2f8be5d43204837"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a3af463ec9f4dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7379ecc538984011" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R863520f5c62d4f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2f8be5d43204837" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market Access NYSE Arca Gold Bugs UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0259322260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>