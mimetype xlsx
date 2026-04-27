--- v5 (2026-04-05)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f62b8b9a7844f3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9790cea54d6a45c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2f8be5d43204837"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2056ded9dee40cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R863520f5c62d4f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2f8be5d43204837" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R865a01f8766d4edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2056ded9dee40cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market Access NYSE Arca Gold Bugs UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0259322260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,409</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>