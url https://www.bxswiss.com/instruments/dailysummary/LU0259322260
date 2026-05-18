--- v6 (2026-04-27)
+++ v7 (2026-05-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9790cea54d6a45c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R818f94a366894fb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2056ded9dee40cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31468b972baa4e13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R865a01f8766d4edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2056ded9dee40cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8e731e327bb48b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31468b972baa4e13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market Access NYSE Arca Gold Bugs UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0259322260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,727</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>