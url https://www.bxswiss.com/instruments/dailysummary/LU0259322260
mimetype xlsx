--- v7 (2026-05-18)
+++ v8 (2026-06-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R818f94a366894fb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racf8f4706960495a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31468b972baa4e13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b447fcf4fed4494"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8e731e327bb48b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31468b972baa4e13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2054b89f19db42cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b447fcf4fed4494" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market Access NYSE Arca Gold Bugs UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0259322260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>