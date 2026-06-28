--- v8 (2026-06-07)
+++ v9 (2026-06-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racf8f4706960495a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f88ef3920894a4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b447fcf4fed4494"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42ade24580ad4f9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2054b89f19db42cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b447fcf4fed4494" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4774dfff96714e84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42ade24580ad4f9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market Access NYSE Arca Gold Bugs UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0259322260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>241,359</x:t>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>232,317</x:t>
-[...323 lines deleted...]
-          <x:t>225,875</x:t>
+          <x:t>227,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>