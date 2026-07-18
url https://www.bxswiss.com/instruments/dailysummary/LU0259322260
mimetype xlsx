--- v9 (2026-06-28)
+++ v10 (2026-07-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f88ef3920894a4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf86b563d51d419c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42ade24580ad4f9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4b0a0300d554768"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4774dfff96714e84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42ade24580ad4f9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba768490968f41a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4b0a0300d554768" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market Access NYSE Arca Gold Bugs UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0259322260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>