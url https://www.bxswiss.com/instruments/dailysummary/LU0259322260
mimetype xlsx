--- v10 (2026-07-18)
+++ v11 (2026-08-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf86b563d51d419c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R337006d4b4774c53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4b0a0300d554768"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5319fce84ccf4f0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba768490968f41a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4b0a0300d554768" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb657c0ff3944a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5319fce84ccf4f0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market Access NYSE Arca Gold Bugs UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0259322260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,778</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>