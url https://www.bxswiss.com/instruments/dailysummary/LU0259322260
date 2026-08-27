--- v11 (2026-08-07)
+++ v12 (2026-08-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R337006d4b4774c53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5f51b2b0b884eaf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5319fce84ccf4f0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4c741596e494980"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb657c0ff3944a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5319fce84ccf4f0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77f3205305c648a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4c741596e494980" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market Access NYSE Arca Gold Bugs UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0259322260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,461</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>