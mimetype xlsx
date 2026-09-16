--- v12 (2026-08-27)
+++ v13 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5f51b2b0b884eaf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf101c8f0ad604af0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4c741596e494980"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ce66bcb873e4b1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77f3205305c648a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4c741596e494980" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R863656784c9c43b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ce66bcb873e4b1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market Access NYSE Arca Gold Bugs UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0259322260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,607</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>