--- v4 (2026-03-12)
+++ v5 (2026-04-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02e420218e59401a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10d3c78d399646cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f5224ce8ba8475d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb16d54c7c2084cec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c7ca8da894c446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f5224ce8ba8475d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f794e0231e54acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb16d54c7c2084cec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Levdax Daily (2X) Leveraged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0252634307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,836</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>