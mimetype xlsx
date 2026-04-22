--- v5 (2026-04-01)
+++ v6 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10d3c78d399646cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28981c192d544a68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb16d54c7c2084cec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re486b6d15ed24bb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f794e0231e54acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb16d54c7c2084cec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf58aa90e8a04ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re486b6d15ed24bb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Levdax Daily (2X) Leveraged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0252634307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>