--- v6 (2026-04-22)
+++ v7 (2026-05-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28981c192d544a68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b36529cec5d4701" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re486b6d15ed24bb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03e42be38ab94c6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf58aa90e8a04ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re486b6d15ed24bb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d83623c8eda401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03e42be38ab94c6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Levdax Daily (2X) Leveraged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0252634307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>