--- v7 (2026-05-12)
+++ v8 (2026-06-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b36529cec5d4701" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd258d82f28ff4400" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03e42be38ab94c6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3436e2bd027347a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d83623c8eda401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03e42be38ab94c6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c6249fa2b134b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3436e2bd027347a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Levdax Daily (2X) Leveraged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0252634307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,917</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>