--- v8 (2026-06-01)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd258d82f28ff4400" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e8593eea1114e8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3436e2bd027347a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1df4a60bc7c540d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c6249fa2b134b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3436e2bd027347a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0ba552148b44853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1df4a60bc7c540d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Levdax Daily (2X) Leveraged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0252634307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>