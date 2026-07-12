--- v9 (2026-06-22)
+++ v10 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e8593eea1114e8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05c49a40263e49f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1df4a60bc7c540d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40bdc0ff49994f3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0ba552148b44853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1df4a60bc7c540d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2be817e210dc40a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40bdc0ff49994f3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Levdax Daily (2X) Leveraged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0252634307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>236,330</x:t>
-[...306 lines deleted...]
-          <x:t>238,350</x:t>
+          <x:t>233,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>