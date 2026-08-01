--- v10 (2026-07-12)
+++ v11 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05c49a40263e49f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5e5d3fe5cfd416e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40bdc0ff49994f3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ebde70dc2c54650"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2be817e210dc40a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40bdc0ff49994f3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7e56bc0347640f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ebde70dc2c54650" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Levdax Daily (2X) Leveraged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0252634307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>232,979</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>231,638</x:t>
-[...463 lines deleted...]
-          <x:t>237,721</x:t>
+          <x:t>240,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,422</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>