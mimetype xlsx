--- v11 (2026-08-01)
+++ v12 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5e5d3fe5cfd416e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d3c21b92b8941f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ebde70dc2c54650"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00c6924303d44589"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7e56bc0347640f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ebde70dc2c54650" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R681ef407fddf4d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00c6924303d44589" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Levdax Daily (2X) Leveraged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0252634307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>