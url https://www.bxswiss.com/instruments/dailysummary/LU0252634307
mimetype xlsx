--- v12 (2026-08-21)
+++ v13 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d3c21b92b8941f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d9b9c53336a4c59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00c6924303d44589"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb228b7c281b1425f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R681ef407fddf4d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00c6924303d44589" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45cda2fd0f004e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb228b7c281b1425f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Levdax Daily (2X) Leveraged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0252634307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,984</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>