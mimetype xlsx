--- v13 (2026-09-10)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d9b9c53336a4c59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e2fbc47e62a4c75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb228b7c281b1425f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3ac525d130341d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45cda2fd0f004e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb228b7c281b1425f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ced526366bc47fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3ac525d130341d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Levdax Daily (2X) Leveraged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0252634307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,088</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>