--- v14 (2026-10-01)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e2fbc47e62a4c75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf717f80897444628" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3ac525d130341d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b4ca9310bb54c5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ced526366bc47fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3ac525d130341d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R040a4f20b18c4949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b4ca9310bb54c5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Levdax Daily (2X) Leveraged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0252634307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,468 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>247,465</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,264</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...150 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,345</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>