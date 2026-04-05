--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2fc833596ce4e84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9e32bfb792d44a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1a8dc2017ee4b0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d92acb333c94a18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re55a0d056286449d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1a8dc2017ee4b0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66eda48e852841b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d92acb333c94a18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Dax III UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0252633754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>