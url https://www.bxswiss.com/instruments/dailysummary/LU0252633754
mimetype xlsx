--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9e32bfb792d44a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62a5c19e20574add" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d92acb333c94a18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3e49504284a4dcb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66eda48e852841b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d92acb333c94a18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63f01fc501d54635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3e49504284a4dcb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Dax III UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0252633754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>194,491</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>