--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62a5c19e20574add" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc7153e50c8f46fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3e49504284a4dcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re433c81eb0ce48ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63f01fc501d54635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3e49504284a4dcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R181422c4ad4e4e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re433c81eb0ce48ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Dax III UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0252633754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,284</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>