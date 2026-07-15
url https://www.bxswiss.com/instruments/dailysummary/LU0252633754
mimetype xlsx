--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc7153e50c8f46fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a1e1379f2554166" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re433c81eb0ce48ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1f4fcfae3d74d97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R181422c4ad4e4e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re433c81eb0ce48ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f5d647635064598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1f4fcfae3d74d97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Dax III UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0252633754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>206,557</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>