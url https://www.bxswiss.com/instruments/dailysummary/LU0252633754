--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a1e1379f2554166" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3be32d36a0094d4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1f4fcfae3d74d97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc02cadf523334d6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f5d647635064598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1f4fcfae3d74d97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref8178d011d745d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc02cadf523334d6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Dax III UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0252633754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>