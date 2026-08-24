--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3be32d36a0094d4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd64878b4a34b4521" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc02cadf523334d6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R529c139a83ed4a73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref8178d011d745d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc02cadf523334d6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a31498af5e64c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R529c139a83ed4a73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Dax III UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0252633754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>