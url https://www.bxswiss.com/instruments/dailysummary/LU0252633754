--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd64878b4a34b4521" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfd7a6e5f6704779" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R529c139a83ed4a73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa88a8c68f8541a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a31498af5e64c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R529c139a83ed4a73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R869b4a4090e9485b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa88a8c68f8541a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Dax III UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0252633754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,196</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>