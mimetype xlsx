--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfd7a6e5f6704779" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R840a49dce9dc4a14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa88a8c68f8541a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5d94b40ada84a3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R869b4a4090e9485b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa88a8c68f8541a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea7a5ac2967b4afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5d94b40ada84a3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Dax III UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0252633754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,292</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>