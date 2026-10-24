--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R840a49dce9dc4a14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e0f9341dde34fb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5d94b40ada84a3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7eb82711d05a4fb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea7a5ac2967b4afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5d94b40ada84a3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf981854827aa4715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7eb82711d05a4fb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Dax III UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0252633754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>