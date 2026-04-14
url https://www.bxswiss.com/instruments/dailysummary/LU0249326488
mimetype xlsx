--- v4 (2026-03-15)
+++ v5 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R104a80d999734058" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc09eacf6b1ce4736" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61627ca222684ea1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfe7cfd7878d4edf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra44c2bf1f6714d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61627ca222684ea1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b86e5120f1c4ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfe7cfd7878d4edf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market Access Rogers International Commodity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0249326488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,888</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>