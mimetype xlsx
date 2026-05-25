--- v5 (2026-04-14)
+++ v6 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc09eacf6b1ce4736" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d358dc1e212466e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfe7cfd7878d4edf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcad69369f5b44876"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b86e5120f1c4ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfe7cfd7878d4edf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdb4d0b777914d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcad69369f5b44876" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market Access Rogers International Commodity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0249326488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>32,888</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>