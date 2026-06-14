--- v6 (2026-05-25)
+++ v7 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d358dc1e212466e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb19ae1a4f3644f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcad69369f5b44876"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R720310bb84e94bb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdb4d0b777914d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcad69369f5b44876" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58ae8d0b0e294b37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R720310bb84e94bb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market Access Rogers International Commodity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0249326488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...144 lines deleted...]
-          <x:t>35,202</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>34,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>34,378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...397 lines deleted...]
-          <x:t>34,808</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>