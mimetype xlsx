--- v7 (2026-06-14)
+++ v8 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb19ae1a4f3644f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R593aad62774f4b1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R720310bb84e94bb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4a327edff6c40b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58ae8d0b0e294b37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R720310bb84e94bb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1e3d8f24cf04c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4a327edff6c40b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market Access Rogers International Commodity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0249326488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>