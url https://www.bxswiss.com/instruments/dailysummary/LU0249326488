--- v8 (2026-07-04)
+++ v9 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R593aad62774f4b1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ef67a9332e249fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4a327edff6c40b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra852b4645c80488c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1e3d8f24cf04c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4a327edff6c40b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc690ea6e14f84c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra852b4645c80488c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market Access Rogers International Commodity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0249326488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>33,575</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,214</x:t>
-[...490 lines deleted...]
-          <x:t>31,141</x:t>
+          <x:t>32,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>