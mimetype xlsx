--- v9 (2026-07-24)
+++ v10 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ef67a9332e249fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1a13a92340241c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra852b4645c80488c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R309b8dc7715041fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc690ea6e14f84c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra852b4645c80488c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9009c196a9f451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R309b8dc7715041fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market Access Rogers International Commodity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0249326488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,272</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>