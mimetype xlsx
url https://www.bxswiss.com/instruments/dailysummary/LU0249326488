--- v10 (2026-08-13)
+++ v11 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1a13a92340241c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbf785f10a1640dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R309b8dc7715041fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8114bf8444a04f5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9009c196a9f451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R309b8dc7715041fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84535b5459544cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8114bf8444a04f5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market Access Rogers International Commodity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0249326488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>35,548</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,539</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>35,272</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,439</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>