--- v11 (2026-09-03)
+++ v12 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbf785f10a1640dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59033c299bf24bd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8114bf8444a04f5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R159cfdd082744b7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84535b5459544cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8114bf8444a04f5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb8ee7db833948f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R159cfdd082744b7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market Access Rogers International Commodity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0249326488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...613 lines deleted...]
-          <x:t>37,439</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,904</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>