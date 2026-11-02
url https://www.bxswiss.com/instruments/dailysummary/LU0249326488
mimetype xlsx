--- v12 (2026-10-12)
+++ v13 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59033c299bf24bd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd77c695af0624d5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R159cfdd082744b7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R415c32a168594bdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb8ee7db833948f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R159cfdd082744b7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba525568dc9f474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R415c32a168594bdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market Access Rogers International Commodity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0249326488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...122 lines deleted...]
-          <x:t>38,123</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,622</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...342 lines deleted...]
-          <x:t>37,842</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,978</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>38,904</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>