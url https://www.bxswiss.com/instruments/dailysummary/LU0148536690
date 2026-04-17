--- v4 (2026-03-24)
+++ v5 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14f57a6001f1403b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48455c835e604e63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra614a0da6d2a4d71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c9e2f78c6c34aa3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4579e6aa5ebc42e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra614a0da6d2a4d71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb737d3a269cc4e8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c9e2f78c6c34aa3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet SICAV - Japan Index PC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0148536690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44.261,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44.440,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44.261,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44.440,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42.788,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44.168,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42.788,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44.078,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43.730,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43.904,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43.598,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43.598,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44.653,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44.653,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44.653,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44.653,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44.645,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44.645,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44.421,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44.421,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44.556,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44.556,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44.556,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44.556,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43.478,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43.522,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43.478,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43.522,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43.129,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43.475,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43.129,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43.475,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45.247,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45.247,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45.155,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45.247,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44.578,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44.936,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44.578,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44.936,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44.995,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45.312,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44.861,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44.861,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.434,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.574,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.434,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.574,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.137,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.137,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.044,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.137,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.126,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.219,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.126,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.219,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45.983,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45.983,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45.983,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45.983,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.344,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.716,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.344,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.484,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.742,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.742,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.742,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.742,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47.253,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47.253,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47.253,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47.253,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>