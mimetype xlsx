--- v5 (2026-04-17)
+++ v6 (2026-05-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48455c835e604e63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa5bd136c37b4701" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c9e2f78c6c34aa3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R533b4e8c1038454d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb737d3a269cc4e8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c9e2f78c6c34aa3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfff395321dd54444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R533b4e8c1038454d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet SICAV - Japan Index PC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0148536690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46.126,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46.219,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46.126,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46.219,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +278,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47.253,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47.253,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47.253,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47.253,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.558,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47.026,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.558,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47.026,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.840,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.840,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.840,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.840,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.893,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.893,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.495,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.495,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.514,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.514,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.514,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.514,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.199,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.199,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.199,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.199,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.389,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.389,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.227,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.227,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.412,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.412,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.180,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.180,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47.018,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47.018,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.782,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.782,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.560,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.560,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.419,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.419,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.359,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.359,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.266,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.266,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.349,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.349,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.210,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.349,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.332,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.564,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.332,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46.332,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47.168,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47.493,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47.168,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47.493,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47.647,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47.743,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47.504,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47.647,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47.619,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47.905,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47.619,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47.905,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47.689,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47.689,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47.689,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47.689,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>