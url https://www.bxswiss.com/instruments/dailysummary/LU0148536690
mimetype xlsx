--- v6 (2026-05-12)
+++ v7 (2026-06-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa5bd136c37b4701" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58a5d64528894a84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R533b4e8c1038454d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba1a04aa56d24705"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfff395321dd54444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R533b4e8c1038454d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26b8fde1a4404dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba1a04aa56d24705" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet SICAV - Japan Index PC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0148536690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46.359,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46.359,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46.266,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46.266,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47.689,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47.689,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47.689,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47.689,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.278,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.278,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.110,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.110,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.758,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.758,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.514,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.514,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.758,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.758,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.514,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.514,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.167,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.167,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.119,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.119,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47.312,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47.549,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47.312,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47.549,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47.800,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47.800,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47.607,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47.607,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47.121,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47.310,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47.121,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47.215,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47.660,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47.661,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47.517,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47.517,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.306,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.306,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.160,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.306,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.895,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.895,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.895,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.895,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.714,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.812,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.714,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.812,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.575,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.575,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.575,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.575,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.267,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.267,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.267,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.267,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>