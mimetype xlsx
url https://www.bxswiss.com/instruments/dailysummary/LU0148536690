--- v7 (2026-06-01)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58a5d64528894a84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a320fd3240d48a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba1a04aa56d24705"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7203ab337bc4b25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26b8fde1a4404dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba1a04aa56d24705" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0430925d35e74e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7203ab337bc4b25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet SICAV - Japan Index PC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0148536690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48.306,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48.306,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48.160,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48.306,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49.267,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49.267,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49.267,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49.267,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.185,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.185,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.185,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.185,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.059,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.206,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.059,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.059,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.995,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.995,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.995,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.995,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.544,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.544,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.544,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.544,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.415,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.514,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.415,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.415,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.370,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.049,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.370,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.710,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.512,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.609,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.512,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.609,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.176,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.176,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.031,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.176,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47.762,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47.810,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47.714,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47.714,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.349,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.495,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.349,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.447,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.043,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.044,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.043,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.044,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.150,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.150,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.150,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.150,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.483,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.584,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.483,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.483,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.242,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.345,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.242,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.242,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.145,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.452,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.145,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.452,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.713,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.868,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.713,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.868,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>