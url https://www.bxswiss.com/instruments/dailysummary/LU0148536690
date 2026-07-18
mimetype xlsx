--- v8 (2026-06-23)
+++ v9 (2026-07-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a320fd3240d48a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75e1e450374c4bb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7203ab337bc4b25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39ea822e4b8e41c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0430925d35e74e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7203ab337bc4b25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1448ace4bcd24444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39ea822e4b8e41c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet SICAV - Japan Index PC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0148536690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50.150,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50.150,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50.150,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50.150,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51.713,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51.868,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51.713,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51.868,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.671,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.671,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.416,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.417,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.921,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.921,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.921,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.921,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.492,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.493,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.391,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.391,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.301,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.301,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.099,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.099,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.951,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.951,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.951,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.951,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.261,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.261,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.261,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.261,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.600,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.702,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.499,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.702,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.709,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.710,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.709,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.710,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.427,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.427,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.375,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.375,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.905,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.906,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.598,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.598,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.759,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.759,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.458,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.458,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.977,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.978,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.977,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.978,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.431,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.431,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.431,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.431,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.231,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.433,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.231,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.383,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.407,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.761,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.407,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.761,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.859,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.859,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.859,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.859,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.443,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.443,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.341,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.341,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.016,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.016,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.819,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.819,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>