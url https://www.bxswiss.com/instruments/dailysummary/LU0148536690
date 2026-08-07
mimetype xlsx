--- v9 (2026-07-18)
+++ v10 (2026-08-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75e1e450374c4bb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R407ea831d4794c41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39ea822e4b8e41c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7a1cd6dab1341af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1448ace4bcd24444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39ea822e4b8e41c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2617178571304f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7a1cd6dab1341af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet SICAV - Japan Index PC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0148536690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.427,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.427,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.375,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.375,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.905,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.906,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.598,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.598,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.759,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.759,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.458,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.458,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.977,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.978,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.977,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.978,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.431,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.431,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.431,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.431,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.231,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.433,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.231,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.383,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.407,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.761,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.407,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.761,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.859,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.859,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.859,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.859,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.443,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.443,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.341,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.341,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.016,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.016,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.819,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.819,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.054,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.541,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.054,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.541,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.872,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.872,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.698,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.698,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.253,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.253,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.078,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.078,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.508,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.508,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.976,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.976,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.997,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.997,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.997,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.997,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.439,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.439,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.185,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.185,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.482,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.482,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.309,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.309,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.249,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.421,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.249,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.249,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.812,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.374,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.642,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.374,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.411,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.411,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.743,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.743,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.003,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.003,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.757,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.757,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.987,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.528,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48.987,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.528,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.107,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.107,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.006,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.107,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50.483,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50.584,000</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>50.483,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50.483,000</x:t>
-[...593 lines deleted...]
-          <x:t>48.819,500</x:t>
+          <x:t>50.229,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.229,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>