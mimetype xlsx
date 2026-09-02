--- v10 (2026-08-07)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R407ea831d4794c41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24b2177af9ec4e93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7a1cd6dab1341af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd306bd4ee444337"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2617178571304f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7a1cd6dab1341af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8591b2f6ac9c45ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd306bd4ee444337" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet SICAV - Japan Index PC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0148536690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49.003,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49.003,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48.757,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48.757,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +251,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50.483,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50.483,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50.229,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50.229,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.574,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.828,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.574,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.828,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.836,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.938,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.836,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.836,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.917,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.917,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.917,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.917,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.406,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.612,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.406,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.612,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.812,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.812,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.760,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.812,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52.172,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52.172,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52.172,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52.172,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.964,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52.016,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.912,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52.016,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.612,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.612,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.405,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.405,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.938,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.440,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.938,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.440,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.338,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.338,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.085,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.186,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.451,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.501,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.451,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.501,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.474,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.474,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.474,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.474,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.627,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.627,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.627,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.627,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.883,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.908,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.883,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.883,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.904,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.904,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.853,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.853,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.375,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.375,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.375,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.375,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.447,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.447,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.447,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.447,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.794,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.794,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.430,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51.430,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>