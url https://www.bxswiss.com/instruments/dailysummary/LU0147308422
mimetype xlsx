--- v4 (2026-03-23)
+++ v5 (2026-04-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d0f098fa1f44784" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf5923c409bf4269" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfabac8ccb9d44cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dc9ead93b224a19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R069aee2dfd1f48bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfabac8ccb9d44cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdea66b2acab04532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dc9ead93b224a19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0147308422</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,754</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>