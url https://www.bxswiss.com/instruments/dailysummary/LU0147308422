--- v5 (2026-04-12)
+++ v6 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf5923c409bf4269" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3bd6c0525c84f14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dc9ead93b224a19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f6d2798208145b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdea66b2acab04532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dc9ead93b224a19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R994745da68604551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f6d2798208145b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0147308422</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>173,223</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,266</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...224 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,865</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>