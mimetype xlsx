--- v6 (2026-05-02)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3bd6c0525c84f14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6a8aaf022fd4565" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f6d2798208145b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb36a6618183c461d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R994745da68604551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f6d2798208145b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61b2b893923746bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb36a6618183c461d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0147308422</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>183,444</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,006</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>186,283</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,471</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>184,198</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>