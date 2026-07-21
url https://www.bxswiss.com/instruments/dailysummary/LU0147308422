--- v7 (2026-06-10)
+++ v8 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6a8aaf022fd4565" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re67b46d53e4049ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb36a6618183c461d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ec919faaf904fc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61b2b893923746bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb36a6618183c461d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2210691fda14a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ec919faaf904fc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0147308422</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>192,659</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>