--- v8 (2026-07-21)
+++ v9 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re67b46d53e4049ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e1826ccaeea4882" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ec919faaf904fc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R016cad0970b348d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2210691fda14a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ec919faaf904fc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc72e7ef205334243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R016cad0970b348d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0147308422</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>198,484</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>