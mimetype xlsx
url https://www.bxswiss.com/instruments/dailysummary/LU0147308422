--- v9 (2026-08-29)
+++ v10 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e1826ccaeea4882" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d1275b229ab431b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R016cad0970b348d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d1bdeb9118f406c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc72e7ef205334243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R016cad0970b348d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e4a2bf2085f4f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d1bdeb9118f406c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0147308422</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>