--- v10 (2026-09-19)
+++ v11 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d1275b229ab431b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raec0887f77ac40f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d1bdeb9118f406c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91403ab194254190"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e4a2bf2085f4f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d1bdeb9118f406c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R633c1a1f3b9c4b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91403ab194254190" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0147308422</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...640 lines deleted...]
-          <x:t>198,827</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,332</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>