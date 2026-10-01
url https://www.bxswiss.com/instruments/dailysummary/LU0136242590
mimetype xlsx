--- v10 (2026-09-10)
+++ v11 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91e849b12bf74f12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R117c47ae5f9c4539" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc78c91a7996a47a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdebd1921ddce4813"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R579923ae3d5c426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc78c91a7996a47a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e13c01a2e8746e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdebd1921ddce4813" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - FTSE 100 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0136242590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...176 lines deleted...]
-          <x:t>108,538</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,237</x:t>
-[...382 lines deleted...]
-          <x:t>109,086</x:t>
+          <x:t>108,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,244</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>107,908</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>