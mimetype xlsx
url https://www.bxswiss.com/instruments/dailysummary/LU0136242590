--- v11 (2026-10-01)
+++ v12 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R117c47ae5f9c4539" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R564444b750504030" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdebd1921ddce4813"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9e992368ec2439c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e13c01a2e8746e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdebd1921ddce4813" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9facd6c25159425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9e992368ec2439c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - FTSE 100 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0136242590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...176 lines deleted...]
-          <x:t>109,086</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,244</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>108,985</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,540</x:t>
-[...328 lines deleted...]
-          <x:t>108,149</x:t>
+          <x:t>110,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>