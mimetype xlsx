--- v2 (2026-02-19)
+++ v3 (2026-04-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0eea28d4fe74cfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37c0c1d538054206" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57f6b5ca6cb54d6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re48bfcda1ac84331"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32232df957144a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57f6b5ca6cb54d6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3f17eca8e6b472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re48bfcda1ac84331" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - FTSE 100 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0136242590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>102,269</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,626</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>