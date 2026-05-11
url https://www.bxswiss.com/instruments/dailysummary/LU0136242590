--- v3 (2026-04-01)
+++ v4 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37c0c1d538054206" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0c671da3ee344af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re48bfcda1ac84331"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R098a68a7c2cf432e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3f17eca8e6b472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re48bfcda1ac84331" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12eaa18d25894378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R098a68a7c2cf432e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - FTSE 100 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0136242590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>99,626</x:t>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>