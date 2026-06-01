--- v4 (2026-05-11)
+++ v5 (2026-06-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0c671da3ee344af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf96af0b8076e4f6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R098a68a7c2cf432e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4218ca3fa8d64bd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12eaa18d25894378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R098a68a7c2cf432e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3df8eadc18ee494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4218ca3fa8d64bd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - FTSE 100 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0136242590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>