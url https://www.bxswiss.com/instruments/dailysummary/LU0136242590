--- v5 (2026-06-01)
+++ v6 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf96af0b8076e4f6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a61c6df982448e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4218ca3fa8d64bd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0572d82a957d4a06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3df8eadc18ee494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4218ca3fa8d64bd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17e4cf3884984e86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0572d82a957d4a06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - FTSE 100 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0136242590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,001</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>