--- v6 (2026-06-22)
+++ v7 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a61c6df982448e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c6f9e892be94a86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0572d82a957d4a06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83ed47c5218c4abf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17e4cf3884984e86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0572d82a957d4a06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d853c595e8a4587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83ed47c5218c4abf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - FTSE 100 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0136242590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>