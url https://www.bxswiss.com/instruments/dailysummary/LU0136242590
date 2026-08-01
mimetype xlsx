--- v7 (2026-07-12)
+++ v8 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c6f9e892be94a86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a5633fe47444843" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83ed47c5218c4abf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7cd9f1b7a484716"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d853c595e8a4587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83ed47c5218c4abf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7073104c16c4f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7cd9f1b7a484716" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - FTSE 100 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0136242590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>