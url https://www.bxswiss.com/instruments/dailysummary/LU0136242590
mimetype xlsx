--- v8 (2026-08-01)
+++ v9 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a5633fe47444843" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c2a943713754e59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7cd9f1b7a484716"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61626a2f998844e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7073104c16c4f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7cd9f1b7a484716" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3091fb3819d64754" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61626a2f998844e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - FTSE 100 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0136242590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>