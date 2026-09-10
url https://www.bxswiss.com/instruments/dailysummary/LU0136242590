--- v9 (2026-08-21)
+++ v10 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c2a943713754e59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91e849b12bf74f12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61626a2f998844e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc78c91a7996a47a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3091fb3819d64754" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61626a2f998844e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R579923ae3d5c426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc78c91a7996a47a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - FTSE 100 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0136242590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,191</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>