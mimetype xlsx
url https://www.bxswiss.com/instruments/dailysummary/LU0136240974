--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R158070a8c5f64c0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa751955dc624b8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra85a23e6df30456a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05b2a42d33da4ef9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b8bc8caf46c44d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra85a23e6df30456a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7f6c795244544fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05b2a42d33da4ef9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0136240974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,087</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>