--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa751955dc624b8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fed314fe6a14079" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05b2a42d33da4ef9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd62d75e1a55c4bb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7f6c795244544fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05b2a42d33da4ef9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R339ead050a944ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd62d75e1a55c4bb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0136240974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>