--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fed314fe6a14079" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R632a1c8967db458f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd62d75e1a55c4bb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdbed5de23c84411"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R339ead050a944ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd62d75e1a55c4bb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra82ded5da85440ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdbed5de23c84411" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0136240974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,116</x:t>
-[...387 lines deleted...]
-          <x:t>56,710</x:t>
+          <x:t>57,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>