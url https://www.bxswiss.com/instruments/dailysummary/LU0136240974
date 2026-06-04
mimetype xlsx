--- v7 (2026-05-14)
+++ v8 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R632a1c8967db458f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea8a83f970164828" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdbed5de23c84411"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd212cef792f342aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra82ded5da85440ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdbed5de23c84411" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c016177c7c14d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd212cef792f342aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0136240974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>