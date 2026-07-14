--- v8 (2026-06-04)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea8a83f970164828" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60772bcd9e904589" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd212cef792f342aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1faf45959cd345ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c016177c7c14d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd212cef792f342aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9eccf358d8fd4da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1faf45959cd345ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0136240974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>61,425</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>