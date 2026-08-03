--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60772bcd9e904589" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R093bbdd2d4d047b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1faf45959cd345ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba90c20339bc467d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9eccf358d8fd4da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1faf45959cd345ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra70ae590b59c4835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba90c20339bc467d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0136240974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>62,650</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,517</x:t>
-[...296 lines deleted...]
-          <x:t>62,900</x:t>
+          <x:t>62,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>