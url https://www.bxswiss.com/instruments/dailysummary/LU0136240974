--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R093bbdd2d4d047b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0595be661354fdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba90c20339bc467d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d3c936755074655"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra70ae590b59c4835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba90c20339bc467d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bffa5c8ee0e4e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d3c936755074655" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0136240974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>62,339</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.07.2026</x:t>
-[...478 lines deleted...]
-          <x:t>61,795</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,874</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>