--- v8 (2026-06-04)
+++ v9 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea8a83f970164828" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd23e50d0d3ec4872" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd212cef792f342aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27abf890a612437f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c016177c7c14d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd212cef792f342aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41aea850d2c349e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27abf890a612437f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0136240974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -713,55 +713,28 @@
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,739</x:t>
         </x:is>
       </x:c>
     </x:row>
-    <x:row>
-[...25 lines deleted...]
-    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>