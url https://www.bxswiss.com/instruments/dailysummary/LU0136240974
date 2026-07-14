--- v9 (2026-06-04)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd23e50d0d3ec4872" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60772bcd9e904589" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27abf890a612437f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1faf45959cd345ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41aea850d2c349e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27abf890a612437f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9eccf358d8fd4da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1faf45959cd345ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0136240974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>60,739</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>