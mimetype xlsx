--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0595be661354fdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d08cedcc07041b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d3c936755074655"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1566d723a6ff4890"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bffa5c8ee0e4e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d3c936755074655" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb92c073730d84de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1566d723a6ff4890" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0136240974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>