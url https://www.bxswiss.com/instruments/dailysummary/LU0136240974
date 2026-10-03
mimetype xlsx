--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d08cedcc07041b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f2a2048957740ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1566d723a6ff4890"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafd4023c2ff1465d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb92c073730d84de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1566d723a6ff4890" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re69096395ae2490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafd4023c2ff1465d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0136240974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>65,251</x:t>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,048</x:t>
-[...21 lines deleted...]
-          <x:t>65,296</x:t>
+          <x:t>64,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,022</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>66,431</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>