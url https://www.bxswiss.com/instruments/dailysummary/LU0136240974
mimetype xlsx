--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f2a2048957740ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R601a43b919e04e91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafd4023c2ff1465d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R245f922f984a4a1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re69096395ae2490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafd4023c2ff1465d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra233fc6a1b9249a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R245f922f984a4a1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0136240974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>63,454</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,166</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>67,260</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>