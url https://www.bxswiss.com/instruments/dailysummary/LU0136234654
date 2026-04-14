--- v4 (2026-03-25)
+++ v5 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra95a02a8396d404d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd82a837964a2403e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8836bb6d128848e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79a3f23933ad417c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9fee8fe6817401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8836bb6d128848e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91e24a7b6a4747e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79a3f23933ad417c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI USA UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0136234654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>506,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>510,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>504,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>506,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>502,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,323</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>