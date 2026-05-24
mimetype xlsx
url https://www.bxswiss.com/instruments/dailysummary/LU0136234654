--- v5 (2026-04-14)
+++ v6 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd82a837964a2403e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdda512fb7884ea6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79a3f23933ad417c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf88e0346e0b24e6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91e24a7b6a4747e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79a3f23933ad417c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbe7049ae07e45de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf88e0346e0b24e6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI USA UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0136234654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>518,323</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>