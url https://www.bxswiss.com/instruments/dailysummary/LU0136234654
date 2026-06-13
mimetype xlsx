--- v6 (2026-05-24)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdda512fb7884ea6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a261192143846c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf88e0346e0b24e6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a7f8f0f2a854391"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbe7049ae07e45de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf88e0346e0b24e6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R086e1d380ea742e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a7f8f0f2a854391" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI USA UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0136234654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>555,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>558,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>553,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>554,268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>567,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>569,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>566,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>569,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,606</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>