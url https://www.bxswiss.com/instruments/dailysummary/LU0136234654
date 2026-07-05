--- v7 (2026-06-13)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a261192143846c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96a69a107cab45cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a7f8f0f2a854391"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb9f8dd8ef9146ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R086e1d380ea742e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a7f8f0f2a854391" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68d8e189d21f413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb9f8dd8ef9146ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI USA UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0136234654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>580,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>581,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>578,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>579,452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>568,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>574,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>567,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>573,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>