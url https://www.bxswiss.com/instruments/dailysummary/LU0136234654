--- v8 (2026-07-05)
+++ v9 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96a69a107cab45cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc127ec89e27d4ba2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb9f8dd8ef9146ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4459d4756624b8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68d8e189d21f413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb9f8dd8ef9146ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0a7fd6a87994132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4459d4756624b8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI USA UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0136234654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>580,129</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>581,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>578,232</x:t>
-[...516 lines deleted...]
-        <x:is>
           <x:t>585,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>585,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>588,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>584,144</x:t>
         </x:is>
       </x:c>
@@ -764,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>583,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>584,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>582,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>583,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>