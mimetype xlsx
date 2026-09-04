--- v9 (2026-07-27)
+++ v10 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc127ec89e27d4ba2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R055a384a4ea74384" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4459d4756624b8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9487b1531464734"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0a7fd6a87994132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4459d4756624b8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f188905f790431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9487b1531464734" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI USA UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0136234654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>589,297</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>