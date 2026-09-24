--- v10 (2026-09-04)
+++ v11 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R055a384a4ea74384" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19d45add9fc1477b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9487b1531464734"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb49cd3fca03c4a45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f188905f790431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9487b1531464734" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f47a9e40d1c4958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb49cd3fca03c4a45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI USA UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0136234654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>593,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>595,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>590,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>593,091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>599,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>604,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>598,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>604,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>