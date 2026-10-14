--- v11 (2026-09-24)
+++ v12 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19d45add9fc1477b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22ba543306e947a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb49cd3fca03c4a45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2845e5e55b6544de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f47a9e40d1c4958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb49cd3fca03c4a45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9bc577077cb4991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2845e5e55b6544de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI USA UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0136234654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>602,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>603,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>599,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>601,458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>620,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>620,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>614,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>615,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>