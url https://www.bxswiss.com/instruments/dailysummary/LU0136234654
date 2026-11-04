--- v12 (2026-10-14)
+++ v13 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22ba543306e947a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re639c25898c84240" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2845e5e55b6544de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9765f773ae74af9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9bc577077cb4991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2845e5e55b6544de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cf91ecc3df04c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9765f773ae74af9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI USA UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0136234654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>619,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>623,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>617,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>623,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>629,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>629,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>626,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>626,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>