--- v10 (2026-09-03)
+++ v11 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35b2a5ecc7374884" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42c3900201444a79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2456f6bb8c944131"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac1a4cebf8bc4a52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15f15dbb47c44026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2456f6bb8c944131" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5767617f02f04f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac1a4cebf8bc4a52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - EURO STOXX 50 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0136234068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>