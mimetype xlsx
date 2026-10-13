--- v11 (2026-09-23)
+++ v12 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42c3900201444a79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85b56523ecd24f18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac1a4cebf8bc4a52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d7b4d9ff5474bcc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5767617f02f04f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac1a4cebf8bc4a52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14d45ec9714144e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d7b4d9ff5474bcc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - EURO STOXX 50 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0136234068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>