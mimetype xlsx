--- v12 (2026-10-13)
+++ v13 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85b56523ecd24f18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6da57f9da9144985" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d7b4d9ff5474bcc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93022398a2404120"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14d45ec9714144e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d7b4d9ff5474bcc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0edb52eded71445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93022398a2404120" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - EURO STOXX 50 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0136234068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...252 lines deleted...]
-          <x:t>59,826</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,166</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...219 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,016</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,877</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>