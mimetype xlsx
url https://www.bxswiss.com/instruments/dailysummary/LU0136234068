--- v2 (2026-03-25)
+++ v3 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02a2184df53c45d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5684ec16103a414d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R666368384983439c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf47791429e641bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R456c9ecd0d64416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R666368384983439c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7098a97b553427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf47791429e641bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - EURO STOXX 50 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0136234068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>