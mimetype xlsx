--- v3 (2026-04-14)
+++ v4 (2026-05-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5684ec16103a414d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R780d3e734f0542b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf47791429e641bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R111a7fe7f271468e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7098a97b553427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf47791429e641bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1218f13abaa04456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R111a7fe7f271468e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - EURO STOXX 50 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0136234068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>