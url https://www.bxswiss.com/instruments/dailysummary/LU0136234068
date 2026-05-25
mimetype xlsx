--- v4 (2026-05-05)
+++ v5 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R780d3e734f0542b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf60dd142cf8a4a31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R111a7fe7f271468e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf476e2bcddc145df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1218f13abaa04456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R111a7fe7f271468e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc57a73736f1c4373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf476e2bcddc145df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - EURO STOXX 50 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0136234068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,863</x:t>
-[...242 lines deleted...]
-          <x:t>55,121</x:t>
+          <x:t>54,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,748</x:t>
-[...188 lines deleted...]
-          <x:t>53,515</x:t>
+          <x:t>54,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>