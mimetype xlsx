--- v5 (2026-05-25)
+++ v6 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf60dd142cf8a4a31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87b511a57ec54090" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf476e2bcddc145df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b2354ad29e14b82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc57a73736f1c4373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf476e2bcddc145df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03313d27526d42f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b2354ad29e14b82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - EURO STOXX 50 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0136234068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>