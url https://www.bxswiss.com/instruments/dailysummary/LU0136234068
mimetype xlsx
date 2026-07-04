--- v6 (2026-06-14)
+++ v7 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87b511a57ec54090" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd7b5d05190941dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b2354ad29e14b82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21e29361067d436c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03313d27526d42f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b2354ad29e14b82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a331ed79a994876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21e29361067d436c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - EURO STOXX 50 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0136234068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>56,315</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,969</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>56,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,072</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>