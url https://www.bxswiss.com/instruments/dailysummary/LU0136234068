--- v7 (2026-07-04)
+++ v8 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd7b5d05190941dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R518e4a8e75254a08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21e29361067d436c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3897823bd7274bb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a331ed79a994876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21e29361067d436c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10979669de46487f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3897823bd7274bb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - EURO STOXX 50 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0136234068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>59,312</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,660</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>58,597</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,440</x:t>
-[...112 lines deleted...]
-          <x:t>60,301</x:t>
+          <x:t>59,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>