--- v8 (2026-07-24)
+++ v9 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R518e4a8e75254a08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf89141df2bb248d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3897823bd7274bb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbae5ab74ecfb4650"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10979669de46487f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3897823bd7274bb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd87e942df9294b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbae5ab74ecfb4650" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - EURO STOXX 50 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0136234068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>58,597</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,440</x:t>
-[...371 lines deleted...]
-        <x:is>
           <x:t>59,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,709</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>