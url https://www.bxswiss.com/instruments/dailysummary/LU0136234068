--- v9 (2026-08-13)
+++ v10 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf89141df2bb248d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35b2a5ecc7374884" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbae5ab74ecfb4650"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2456f6bb8c944131"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd87e942df9294b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbae5ab74ecfb4650" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15f15dbb47c44026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2456f6bb8c944131" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - EURO STOXX 50 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0136234068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>59,389</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,247</x:t>
-[...409 lines deleted...]
-          <x:t>62,687</x:t>
+          <x:t>60,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>