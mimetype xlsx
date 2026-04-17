--- v6 (2026-03-28)
+++ v7 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42973776a91246ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R092cf10b2cd7413c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R841666cfd43745f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d106da46c4d4f08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ff95455ad2c47a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R841666cfd43745f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc03f43a5dd894930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d106da46c4d4f08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet SICAV - USA Index PC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0130732877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.02.2026</x:t>
-[...68 lines deleted...]
-          <x:t>648,250</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>652,400</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>606,100</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>