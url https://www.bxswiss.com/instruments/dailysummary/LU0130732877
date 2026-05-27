--- v7 (2026-04-17)
+++ v8 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R092cf10b2cd7413c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb39fd1e45e944e2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d106da46c4d4f08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda77563eb1c74ca3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc03f43a5dd894930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d106da46c4d4f08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R096187d055614fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda77563eb1c74ca3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet SICAV - USA Index PC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0130732877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>664,925</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>