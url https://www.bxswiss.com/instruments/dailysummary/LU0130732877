--- v8 (2026-05-27)
+++ v9 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb39fd1e45e944e2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bdfcd11dff94d94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda77563eb1c74ca3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b32531772e246ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R096187d055614fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda77563eb1c74ca3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64c58cd9aa764cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b32531772e246ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet SICAV - USA Index PC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0130732877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>698,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>703,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>697,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>697,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>709,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>713,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>709,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>710,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>