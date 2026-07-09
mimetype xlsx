--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bdfcd11dff94d94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5917d2497e2a4dee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b32531772e246ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4afbc64fea064a63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64c58cd9aa764cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b32531772e246ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3af4f52f55ea435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4afbc64fea064a63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet SICAV - USA Index PC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0130732877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>696,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>703,100</x:t>
-[...97 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>699,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>711,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>713,375</x:t>
-[...441 lines deleted...]
-          <x:t>708,125</x:t>
+          <x:t>711,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>