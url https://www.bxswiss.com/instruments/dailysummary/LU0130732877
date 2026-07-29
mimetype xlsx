--- v10 (2026-07-09)
+++ v11 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5917d2497e2a4dee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R858430ddbec64350" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4afbc64fea064a63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re00233afd2ac4ce1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3af4f52f55ea435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4afbc64fea064a63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ed44cb2a773485f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re00233afd2ac4ce1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet SICAV - USA Index PC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0130732877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>698,300</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>705,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>696,650</x:t>
+          <x:t>712,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>705,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...478 lines deleted...]
-          <x:t>702,900</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>