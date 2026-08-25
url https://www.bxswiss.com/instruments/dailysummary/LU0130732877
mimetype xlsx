--- v11 (2026-07-29)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R858430ddbec64350" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R871c3c89e1fe4e5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re00233afd2ac4ce1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74a017ca9a644ab0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ed44cb2a773485f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re00233afd2ac4ce1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0ceaf8c4c364478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74a017ca9a644ab0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet SICAV - USA Index PC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0130732877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>701,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>705,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>700,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>705,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +224,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>700,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>704,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>698,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>703,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>