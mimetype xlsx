--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R871c3c89e1fe4e5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re235c6b5e9c64fa9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74a017ca9a644ab0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44ca7923722a4e00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0ceaf8c4c364478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74a017ca9a644ab0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f0f2cf4f0e4435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44ca7923722a4e00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet SICAV - USA Index PC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0130732877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>731,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>729,800</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>730,200</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...288 lines deleted...]
-          <x:t>724,775</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>727,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>724,850</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>