--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re235c6b5e9c64fa9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re07d64227b354785" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44ca7923722a4e00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06ab28f59abe4f75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f0f2cf4f0e4435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44ca7923722a4e00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47c1acd414464045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06ab28f59abe4f75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet SICAV - USA Index PC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0130732877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>733,050</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>728,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>731,750</x:t>
-[...210 lines deleted...]
-          <x:t>725,750</x:t>
+          <x:t>730,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>726,900</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...113 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>731,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>720,700</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>