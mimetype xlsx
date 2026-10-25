--- v14 (2026-10-04)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re07d64227b354785" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93c214e31b5c4f40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06ab28f59abe4f75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb57f86ef35a4726"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47c1acd414464045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06ab28f59abe4f75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra31ead8b65ce49e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb57f86ef35a4726" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet SICAV - USA Index PC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0130732877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>733,675</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>731,050</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>727,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>728,750</x:t>
-[...330 lines deleted...]
-          <x:t>25.09.2026</x:t>
+          <x:t>732,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>731,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>732,200</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>732,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>726,500</x:t>
-[...48 lines deleted...]
-          <x:t>731,850</x:t>
+          <x:t>735,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>726,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>731,050</x:t>
-[...53 lines deleted...]
-          <x:t>731,075</x:t>
+          <x:t>726,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>