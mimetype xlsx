--- v2 (2026-01-11)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf196c5fdc15b45b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeb18385fe824e1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47aeead203914f55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62a7eec23dbe4af3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R904dc89f33d64563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47aeead203914f55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R586a065630c841b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62a7eec23dbe4af3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet SICAV - Europe Index PC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0130731390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,484 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.12.2025</x:t>
-[...53 lines deleted...]
-          <x:t>12.12.2025</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>341,925</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>344,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>346,200</x:t>
-[...144 lines deleted...]
-          <x:t>356,100</x:t>
+          <x:t>340,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>