--- v3 (2026-04-03)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeb18385fe824e1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6dee439d9574be3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62a7eec23dbe4af3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c4be2d24cc14ab2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R586a065630c841b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62a7eec23dbe4af3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd734b0a93f14359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c4be2d24cc14ab2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet SICAV - Europe Index PC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0130731390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...355 lines deleted...]
-          <x:t>346,575</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>340,725</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>351,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>