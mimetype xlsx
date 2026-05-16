--- v4 (2026-04-25)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6dee439d9574be3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R660531be9a694dfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c4be2d24cc14ab2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bcc03937d0544b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd734b0a93f14359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c4be2d24cc14ab2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbec63c88a6864d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bcc03937d0544b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet SICAV - Europe Index PC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0130731390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>360,050</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...262 lines deleted...]
-          <x:t>359,675</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>