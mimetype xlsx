--- v5 (2026-05-16)
+++ v6 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R660531be9a694dfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bb4b2f3f94f409e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bcc03937d0544b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb563eea273a4ee7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbec63c88a6864d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bcc03937d0544b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00b3124020444d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb563eea273a4ee7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet SICAV - Europe Index PC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0130731390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>364,575</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>362,725</x:t>
-[...43 lines deleted...]
-          <x:t>362,075</x:t>
+          <x:t>361,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>362,075</x:t>
-[...517 lines deleted...]
-          <x:t>358,550</x:t>
+          <x:t>371,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>