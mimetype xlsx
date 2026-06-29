--- v6 (2026-06-06)
+++ v7 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bb4b2f3f94f409e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39fa42699ba44de7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb563eea273a4ee7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1596c15486f94f6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00b3124020444d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb563eea273a4ee7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e8093614e974724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1596c15486f94f6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet SICAV - Europe Index PC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0130731390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>371,700</x:t>
-[...151 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>370,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>372,800</x:t>
+          <x:t>368,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>370,550</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>