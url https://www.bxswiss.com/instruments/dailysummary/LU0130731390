--- v7 (2026-06-29)
+++ v8 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39fa42699ba44de7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d30cb756e4343d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1596c15486f94f6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re768cd5bc48a4424"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e8093614e974724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1596c15486f94f6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd994af31dad94c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re768cd5bc48a4424" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet SICAV - Europe Index PC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0130731390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...296 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>381,350</x:t>
-[...75 lines deleted...]
-          <x:t>379,950</x:t>
+          <x:t>382,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>378,050</x:t>
+          <x:t>381,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,450</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>379,750</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>