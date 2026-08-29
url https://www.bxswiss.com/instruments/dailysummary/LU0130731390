--- v8 (2026-07-22)
+++ v9 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d30cb756e4343d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42bd11cdca714c83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re768cd5bc48a4424"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R166df401417e4f8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd994af31dad94c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re768cd5bc48a4424" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e7a03f6ef354fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R166df401417e4f8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet SICAV - Europe Index PC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0130731390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...220 lines deleted...]
-          <x:t>381,325</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>381,275</x:t>
-[...11 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>384,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>06.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,525</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>383,075</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>