--- v9 (2026-08-29)
+++ v10 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42bd11cdca714c83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3a9148545d94b63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R166df401417e4f8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96cb473fbad04c30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e7a03f6ef354fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R166df401417e4f8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd866e33ed8ec4110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96cb473fbad04c30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet SICAV - Europe Index PC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0130731390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>387,225</x:t>
-[...21 lines deleted...]
-          <x:t>384,425</x:t>
+          <x:t>387,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>384,175</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>385,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>386,975</x:t>
-[...539 lines deleted...]
-          <x:t>391,175</x:t>
+          <x:t>387,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>