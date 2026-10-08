--- v10 (2026-09-18)
+++ v11 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3a9148545d94b63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79b2ac77cd53410f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96cb473fbad04c30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92e4dc1aab224734"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd866e33ed8ec4110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96cb473fbad04c30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd82215197934dfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92e4dc1aab224734" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet SICAV - Europe Index PC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0130731390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>390,575</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>389,025</x:t>
-[...151 lines deleted...]
-          <x:t>391,375</x:t>
+          <x:t>386,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>388,875</x:t>
-[...92 lines deleted...]
-          <x:t>385,975</x:t>
+          <x:t>385,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>383,525</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>386,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>387,875</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>381,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,875</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>