--- v11 (2026-10-08)
+++ v12 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79b2ac77cd53410f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f5a5f3523904b16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92e4dc1aab224734"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf9288d44b5b43be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd82215197934dfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92e4dc1aab224734" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d8948ba99d342bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf9288d44b5b43be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet SICAV - Europe Index PC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0130731390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...68 lines deleted...]
-          <x:t>381,200</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>383,175</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>381,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>381,100</x:t>
-[...355 lines deleted...]
-          <x:t>374,250</x:t>
+          <x:t>380,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>