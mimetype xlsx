--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3507999fbee44f5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd096d08d8db84abc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20a3d5e4bfe14c01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99727e217af34581"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra85957f74f3747f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20a3d5e4bfe14c01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a5e1375fb9f48cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99727e217af34581" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet SICAV - Biotech USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0112497283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,637 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...198 lines deleted...]
-          <x:t>1.646,650</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.608,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.608,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.576,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.587,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.588,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.608,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.588,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.604,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.616,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.622,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.582,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.582,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.590,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.590,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.559,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.570,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.565,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.609,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.565,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.607,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.633,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.648,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.627,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.618,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.642,850</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>1.621,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.620,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.623,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.582,300</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.571,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.599,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.561,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.565,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.583,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.606,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.582,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.596,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.596,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.609,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.590,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.601,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.608,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.611,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.571,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.584,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.561,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.572,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.554,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.565,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.581,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.587,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.563,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.565,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.544,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.595,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.544,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.569,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.574,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.574,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.539,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.559,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.566,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.608,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.566,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.605,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.604,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.600,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.616,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.615,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.615,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.578,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.579,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.574,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.600,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.574,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.590,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.587,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.587,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.672,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.684,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.662,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.669,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.647,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.669,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.635,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>