--- v4 (2026-04-03)
+++ v5 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd096d08d8db84abc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16e29cb4ffd94e74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99727e217af34581"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb062c4fb3ab644a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a5e1375fb9f48cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99727e217af34581" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9774454cc6b34c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb062c4fb3ab644a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet SICAV - Biotech USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0112497283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.604,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.624,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.600,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.616,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.647,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.669,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.635,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.650,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.646,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.617,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.619,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.688,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.691,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.666,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.676,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.681,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.681,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.670,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.678,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.689,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.696,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.667,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.669,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.655,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.712,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.655,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.682,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.701,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.701,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.735,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.721,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.735,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.707,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.711,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.726,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.726,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.702,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.706,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.735,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.732,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.730,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.722,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.737,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.737,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.701,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.721,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.724,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.711,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.716,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.706,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.712,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.692,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.696,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.703,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.657,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.663,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>