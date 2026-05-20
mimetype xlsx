--- v5 (2026-04-27)
+++ v6 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16e29cb4ffd94e74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re92f3b9d2c634dfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb062c4fb3ab644a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R718e6ecd945742ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9774454cc6b34c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb062c4fb3ab644a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7a885cd9f2740c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R718e6ecd945742ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet SICAV - Biotech USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0112497283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>1.646,450</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.730,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.722,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.737,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.737,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.701,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.721,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.724,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.711,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.716,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.706,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.712,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.692,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.696,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.703,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.657,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.663,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.663,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.686,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.663,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.674,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.667,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.667,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.671,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.669,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.669,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.657,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.641,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.668,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.641,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.668,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.649,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.674,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.641,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.670,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.690,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.704,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.679,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.679,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.698,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.723,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.698,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.719,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.728,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.728,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.676,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.676,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.676,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.686,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.667,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.675,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.723,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.712,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.690,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.704,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.697,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.710,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.691,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.706,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.710,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.691,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.706,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.700,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.700,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.663,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.663,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.667,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.672,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.636,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.648,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.616,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.642,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.617,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.619,750</x:t>
-[...350 lines deleted...]
-          <x:t>1.663,850</x:t>
+          <x:t>1.649,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.617,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.636,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>