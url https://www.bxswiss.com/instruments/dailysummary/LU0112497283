--- v6 (2026-05-20)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re92f3b9d2c634dfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e817be0c57848e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R718e6ecd945742ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9384eff2faba46cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7a885cd9f2740c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R718e6ecd945742ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bf7f3917d794c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9384eff2faba46cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet SICAV - Biotech USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0112497283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>1.706,000</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.723,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.712,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>1.674,650</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.690,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.704,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.697,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.710,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.691,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.706,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.710,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.691,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.706,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.700,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.700,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.663,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.663,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.667,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.672,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.636,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.648,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.616,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.642,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.617,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.649,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.617,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.636,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.654,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.660,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.641,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.670,450</x:t>
-[...232 lines deleted...]
-          <x:t>1.700,500</x:t>
+          <x:t>1.659,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.682,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.694,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.670,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.673,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.677,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.684,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.668,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.679,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.681,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.703,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.681,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.694,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.685,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.695,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.677,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.691,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.681,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.700,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.700,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.657,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.663,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>1.636,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.599,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.604,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.588,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.611,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.585,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.610,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.608,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.652,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.607,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.652,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.616,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.626,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.606,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.614,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.601,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.632,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.598,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.602,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>