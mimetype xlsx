--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e817be0c57848e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e433590c13f4fba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9384eff2faba46cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf04673b255f43f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bf7f3917d794c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9384eff2faba46cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc88b338f9874b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf04673b255f43f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet SICAV - Biotech USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0112497283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>1.700,500</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.691,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.681,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.700,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.700,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.657,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.663,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>1.670,950</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.599,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.604,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.588,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.611,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.585,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.610,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.608,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.652,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.607,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.652,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.616,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.626,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.606,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.614,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.601,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.632,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.598,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.602,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.649,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.620,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.622,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.621,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.654,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.619,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.651,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.652,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.673,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>1.602,900</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.652,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.670,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.694,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.695,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.673,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.688,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.694,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.698,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.671,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.676,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.678,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.713,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.675,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.713,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.726,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.690,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.690,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.722,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.724,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.722,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.724,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.725,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.763,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.717,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.754,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.768,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.809,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.764,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.800,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.797,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.797,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.826,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.825,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.862,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.814,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.846,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.836,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.887,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.832,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>