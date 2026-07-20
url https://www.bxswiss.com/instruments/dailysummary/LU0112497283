--- v8 (2026-06-30)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e433590c13f4fba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a4c0d4c997649dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf04673b255f43f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50a1c8d95afa46c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc88b338f9874b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf04673b255f43f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3985f9d042ff4e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50a1c8d95afa46c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet SICAV - Biotech USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0112497283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.722,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.724,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.722,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.724,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.877,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.889,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.867,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.878,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.896,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.894,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.904,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.916,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.901,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.900,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.949,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.896,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.927,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.939,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.972,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.939,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.970,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.000,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.000,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.969,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.970,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.011,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.013,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.993,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.993,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.001,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.003,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.937,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.945,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.947,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.904,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.911,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.917,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.929,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.894,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.901,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.903,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.902,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.918,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.923,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.895,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.913,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.887,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.923,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.913,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.927,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.896,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>