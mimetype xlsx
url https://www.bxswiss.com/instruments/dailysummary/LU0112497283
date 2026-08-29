--- v9 (2026-07-20)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a4c0d4c997649dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa8f98e79c484e3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50a1c8d95afa46c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8ad95cc1e194762"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3985f9d042ff4e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50a1c8d95afa46c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R941e989e604644dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8ad95cc1e194762" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet SICAV - Biotech USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0112497283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.906,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.928,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.899,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.918,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.896,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.901,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.895,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.862,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.911,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.911,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.854,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.854,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.832,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.832,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.894,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.892,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.895,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.905,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.947,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.905,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.944,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.944,650</x:t>
+          <x:t>1.967,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.944,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.944,650</x:t>
-[...97 lines deleted...]
-          <x:t>2.013,800</x:t>
+          <x:t>1.951,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.976,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.993,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.993,400</x:t>
-[...188 lines deleted...]
-          <x:t>1.896,250</x:t>
+          <x:t>1.964,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.989,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.975,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.981,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.965,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.972,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.963,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.979,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.947,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.979,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.975,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.980,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.962,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.962,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.914,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.978,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.977,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.970,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.984,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.963,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.984,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.999,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.061,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.999,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.052,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.056,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.056,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.001,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.020,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.985,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.021,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.985,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.014,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.995,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.995,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.968,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.981,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.995,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.032,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.995,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.031,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.025,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.026,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.003,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.015,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.007,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.007,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.988,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.999,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.012,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.012,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.965,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.969,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>