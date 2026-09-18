--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa8f98e79c484e3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R438fddabebd34e14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8ad95cc1e194762"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3c8720c24c64c57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R941e989e604644dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8ad95cc1e194762" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12d4d6090e0e41f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3c8720c24c64c57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet SICAV - Biotech USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0112497283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.954,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.978,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.946,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.977,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.012,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.012,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.965,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.969,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.950,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.950,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.922,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.940,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.947,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.950,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.952,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.001,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.952,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.967,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.979,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.983,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.953,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.969,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.976,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.978,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.961,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.958,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.958,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.913,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.922,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.958,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.964,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.939,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.949,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.958,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.958,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.924,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.926,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.914,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.918,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.922,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.920,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.932,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.921,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.925,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.883,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.883,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.870,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.909,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.901,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>