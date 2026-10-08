--- v11 (2026-09-18)
+++ v12 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R438fddabebd34e14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5239b8a744a435b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3c8720c24c64c57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda8a567631e74418"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12d4d6090e0e41f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3c8720c24c64c57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6612319c7d1b4e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda8a567631e74418" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet SICAV - Biotech USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0112497283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.960,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.960,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.960,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.960,873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.878,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.909,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.872,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.901,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.900,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.900,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.848,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.844,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.844,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.804,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.814,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.795,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.795,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.803,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.807,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.786,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.791,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.795,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.803,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.784,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.801,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.802,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.809,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.778,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.802,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.818,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.788,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.818,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.813,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.822,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.787,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.787,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.762,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.780,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.757,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.758,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.760,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.764,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.735,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.747,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.764,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.770,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.717,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.759,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.721,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.739,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.739,614</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>