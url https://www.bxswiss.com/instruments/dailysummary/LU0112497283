--- v12 (2026-10-08)
+++ v13 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5239b8a744a435b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reca92859822d44a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda8a567631e74418"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11d72d769dec4b5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6612319c7d1b4e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda8a567631e74418" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R767c8010e6b740c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11d72d769dec4b5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet SICAV - Biotech USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0112497283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.795,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.803,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.784,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.801,042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.721,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.739,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.708,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.739,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.712,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.712,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.662,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.668,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.700,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.726,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.697,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.718,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.718,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.724,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.711,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.711,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.678,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.679,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.675,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.692,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.655,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.684,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.669,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.715,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.663,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.712,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.660,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.661,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.662,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.679,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.657,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.664,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.671,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.727,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.671,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.723,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.749,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.729,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.714,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.750,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.714,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.743,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.743,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.704,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.718,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.714,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.732,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.714,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.721,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.719,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.741,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.705,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.737,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.763,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.765,177</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>