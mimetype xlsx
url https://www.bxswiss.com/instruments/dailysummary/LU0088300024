--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99c6b113dc3d4c1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63deecd7fa174ef0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re73d97c1c93d44c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red5ccaa41d654e4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45e202f654aa459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re73d97c1c93d44c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6626d56fb3f14894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red5ccaa41d654e4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan IF SICAV - Global Select Equity USD CC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0088300024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...230 lines deleted...]
-          <x:t>760,750</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>765,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...370 lines deleted...]
-          <x:t>772,750</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>