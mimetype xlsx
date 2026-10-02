--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63deecd7fa174ef0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8715b0989f1d4aaf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red5ccaa41d654e4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R288b077e4a3c4ff6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6626d56fb3f14894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red5ccaa41d654e4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2e237a96b694277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R288b077e4a3c4ff6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan IF SICAV - Global Select Equity USD CC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0088300024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>774,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>775,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>770,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>772,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>770,500</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>771,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>768,500</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>771,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>772,000</x:t>
-[...33 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>765,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>764,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>768,000</x:t>
+          <x:t>759,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>762,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>771,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>765,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>765,500</x:t>
-[...6 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>766,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>765,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>765,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>758,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>760,500</x:t>
-[...26 lines deleted...]
-          <x:t>763,500</x:t>
+          <x:t>760,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>