--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8715b0989f1d4aaf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4169ba8db714111" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R288b077e4a3c4ff6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R023695cc83c642c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2e237a96b694277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R288b077e4a3c4ff6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R685bf9ca0f7f4a0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R023695cc83c642c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan IF SICAV - Global Select Equity USD CC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0088300024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>772,000</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>767,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>764,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>768,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...171 lines deleted...]
-          <x:t>765,000</x:t>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>758,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>760,500</x:t>
-[...178 lines deleted...]
-          <x:t>763,000</x:t>
+          <x:t>761,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>758,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>762,500</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>761,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>757,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>758,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>754,750</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>760,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>754,750</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>