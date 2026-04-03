--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dc5dcbf8f3c40b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43788affbede48df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65652f5797844ce0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0ccc41bd976492b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfbcc7087edf4d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65652f5797844ce0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbc5a389ebea46c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0ccc41bd976492b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan IF SICAV - Global Select Equity USD CC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0088300024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>728,250</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>721,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>727,250</x:t>
-[...313 lines deleted...]
-          <x:t>718,250</x:t>
+          <x:t>712,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>703,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>710,250</x:t>
-[...70 lines deleted...]
-          <x:t>715,250</x:t>
+          <x:t>694,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>702,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>694,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>706,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>09.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>694,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>695,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>