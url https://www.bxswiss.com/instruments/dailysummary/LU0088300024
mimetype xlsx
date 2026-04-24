--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43788affbede48df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcce42b44b3984758" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0ccc41bd976492b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd22dc96a473647a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbc5a389ebea46c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0ccc41bd976492b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbba257913e484a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd22dc96a473647a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan IF SICAV - Global Select Equity USD CC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0088300024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>712,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>720,250</x:t>
-[...21 lines deleted...]
-          <x:t>718,750</x:t>
+          <x:t>700,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>721,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>712,750</x:t>
-[...544 lines deleted...]
-          <x:t>688,500</x:t>
+          <x:t>726,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>