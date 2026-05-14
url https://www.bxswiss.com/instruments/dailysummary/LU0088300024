--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcce42b44b3984758" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb8b36f885e444ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd22dc96a473647a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R404cb906ad604de5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbba257913e484a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd22dc96a473647a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf406bd025b764cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R404cb906ad604de5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan IF SICAV - Global Select Equity USD CC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0088300024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>713,250</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>715,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>721,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>726,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>721,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>726,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>731,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>734,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>728,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>734,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>