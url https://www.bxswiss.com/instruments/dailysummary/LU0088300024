--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb8b36f885e444ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6885c1c8be1846da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R404cb906ad604de5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R617bc51d524b41fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf406bd025b764cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R404cb906ad604de5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99493c76c4714f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R617bc51d524b41fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan IF SICAV - Global Select Equity USD CC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0088300024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>730,750</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>739,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>734,750</x:t>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>738,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>734,750</x:t>
-[...119 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>739,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>738,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>739,750</x:t>
-[...97 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>747,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>746,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>742,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>746,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>742,250</x:t>
-[...43 lines deleted...]
-          <x:t>741,250</x:t>
+          <x:t>748,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>748,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>741,250</x:t>
-[...11 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>743,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>750,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>751,750</x:t>
+          <x:t>753,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>749,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>752,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>749,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>743,750</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>