--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6885c1c8be1846da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e8ba8d176e04230" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R617bc51d524b41fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b91b72dfd3a401c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99493c76c4714f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R617bc51d524b41fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f849e4a5b8841a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b91b72dfd3a401c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan IF SICAV - Global Select Equity USD CC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0088300024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>746,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>748,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>746,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>742,250</x:t>
+          <x:t>749,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>742,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>741,250</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>748,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>741,250</x:t>
+          <x:t>743,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>748,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>744,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>745,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>747,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>744,250</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>746,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>11.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>746,250</x:t>
-        </x:is>
-[...418 lines deleted...]
-          <x:t>756,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>