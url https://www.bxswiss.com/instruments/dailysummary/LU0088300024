--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e8ba8d176e04230" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R363fe42e19414af7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b91b72dfd3a401c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8260402a6cfa41d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f849e4a5b8841a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b91b72dfd3a401c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff0518ecbaf44658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8260402a6cfa41d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan IF SICAV - Global Select Equity USD CC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0088300024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>747,750</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>750,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>746,250</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>750,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>754,500</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>750,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>752,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>752,000</x:t>
-        </x:is>
-[...511 lines deleted...]
-          <x:t>746,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>