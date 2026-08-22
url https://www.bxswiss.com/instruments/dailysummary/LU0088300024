--- v12 (2026-07-13)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R363fe42e19414af7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99c6b113dc3d4c1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8260402a6cfa41d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re73d97c1c93d44c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff0518ecbaf44658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8260402a6cfa41d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45e202f654aa459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re73d97c1c93d44c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan IF SICAV - Global Select Equity USD CC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0088300024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>750,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>753,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>751,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>748,750</x:t>
+          <x:t>753,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>749,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...505 lines deleted...]
-          <x:t>752,000</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>