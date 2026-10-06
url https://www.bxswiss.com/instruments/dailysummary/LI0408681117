--- v12 (2026-09-15)
+++ v13 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fc31da7dfb64ee8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb9fbe090e074b78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R063e73a49de145de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba32c85e34254ad0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb6d2ddca80e4c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R063e73a49de145de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b7f3c4a4b694105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba32c85e34254ad0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AQUIS UCITS Lumen Vietnam CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0408681117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>150,800</x:t>
-[...576 lines deleted...]
-          <x:t>152,450</x:t>
+          <x:t>151,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>