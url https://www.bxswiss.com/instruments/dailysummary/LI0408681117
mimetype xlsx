--- v13 (2026-10-06)
+++ v14 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb9fbe090e074b78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e056501a7b649b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba32c85e34254ad0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ccf5eb3b96a4ad1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b7f3c4a4b694105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba32c85e34254ad0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R730ec274519f4811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ccf5eb3b96a4ad1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AQUIS UCITS Lumen Vietnam CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0408681117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...144 lines deleted...]
-          <x:t>155,250</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,650</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>152,550</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,450</x:t>
-[...222 lines deleted...]
-          <x:t>25.09.2026</x:t>
+          <x:t>152,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>154,050</x:t>
-[...26 lines deleted...]
-          <x:t>154,500</x:t>
+          <x:t>155,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>154,400</x:t>
-[...134 lines deleted...]
-          <x:t>152,850</x:t>
+          <x:t>153,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>