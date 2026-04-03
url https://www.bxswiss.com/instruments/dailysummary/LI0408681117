--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfab31545f984d76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55d4b22000a84863" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ae4ff80b5af4e60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39369f7f88424d02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f153dd63184466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ae4ff80b5af4e60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70215d2a7d9544b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39369f7f88424d02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AQUIS UCITS Lumen Vietnam CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0408681117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...296 lines deleted...]
-          <x:t>25.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>175,200</x:t>
+          <x:t>173,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...138 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,200</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>