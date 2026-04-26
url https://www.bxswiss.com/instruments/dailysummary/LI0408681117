--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55d4b22000a84863" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R722062bc10df4a64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39369f7f88424d02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f5cf46d484644ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70215d2a7d9544b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39369f7f88424d02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd62f945e2bc54a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f5cf46d484644ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AQUIS UCITS Lumen Vietnam CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0408681117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>167,750</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...463 lines deleted...]
-          <x:t>168,200</x:t>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>166,250</x:t>
-[...16 lines deleted...]
-          <x:t>165,650</x:t>
+          <x:t>168,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>165,650</x:t>
-[...4 lines deleted...]
-          <x:t>166,050</x:t>
+          <x:t>167,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>