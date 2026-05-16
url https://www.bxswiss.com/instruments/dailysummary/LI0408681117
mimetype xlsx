--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R722062bc10df4a64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdaa71500ea54171" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f5cf46d484644ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1c6267fd0904bb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd62f945e2bc54a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f5cf46d484644ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf74dc74e5d87473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1c6267fd0904bb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AQUIS UCITS Lumen Vietnam CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0408681117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>168,200</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,300</x:t>
-        </x:is>
-[...413 lines deleted...]
-          <x:t>166,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>