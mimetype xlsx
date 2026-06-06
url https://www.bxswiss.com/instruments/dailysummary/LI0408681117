--- v7 (2026-05-16)
+++ v8 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdaa71500ea54171" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14fb7ea7e7cc4a7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1c6267fd0904bb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafa54afdf3e64acc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf74dc74e5d87473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1c6267fd0904bb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5acf63d761b64cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafa54afdf3e64acc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AQUIS UCITS Lumen Vietnam CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0408681117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>168,450</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>167,550</x:t>
-[...119 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>168,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>167,650</x:t>
-[...4 lines deleted...]
-          <x:t>166,650</x:t>
+          <x:t>165,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...370 lines deleted...]
-          <x:t>168,300</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>