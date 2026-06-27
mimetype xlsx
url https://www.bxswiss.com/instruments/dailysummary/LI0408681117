--- v8 (2026-06-06)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14fb7ea7e7cc4a7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c1cd78cb0ab40e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafa54afdf3e64acc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R291cef8262494b4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5acf63d761b64cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafa54afdf3e64acc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf44aa2c76830454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R291cef8262494b4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AQUIS UCITS Lumen Vietnam CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0408681117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>166,750</x:t>
-[...16 lines deleted...]
-          <x:t>14.05.2026</x:t>
+          <x:t>164,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>166,300</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>163,900</x:t>
-[...11 lines deleted...]
-          <x:t>162,300</x:t>
+          <x:t>163,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>161,700</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>162,900</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>162,300</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>