--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c1cd78cb0ab40e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf4d4614e308484a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R291cef8262494b4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6036486224444c13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf44aa2c76830454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R291cef8262494b4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38ac7c89a8cd4a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6036486224444c13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AQUIS UCITS Lumen Vietnam CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0408681117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>163,050</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>163,050</x:t>
-[...65 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>164,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>165,000</x:t>
+          <x:t>165,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>164,300</x:t>
-[...11 lines deleted...]
-          <x:t>162,800</x:t>
+          <x:t>163,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>162,300</x:t>
-[...11 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>163,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>162,100</x:t>
-[...102 lines deleted...]
-          <x:t>159,700</x:t>
+          <x:t>158,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>159,000</x:t>
-[...382 lines deleted...]
-          <x:t>159,900</x:t>
+          <x:t>163,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>