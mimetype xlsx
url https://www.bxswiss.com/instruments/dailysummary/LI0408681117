--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf4d4614e308484a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f1867aebc864e83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6036486224444c13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b4baa801de148db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38ac7c89a8cd4a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6036486224444c13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1f236dd69e6410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b4baa801de148db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AQUIS UCITS Lumen Vietnam CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0408681117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>