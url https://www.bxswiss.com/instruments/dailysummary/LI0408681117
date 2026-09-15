--- v11 (2026-08-06)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f1867aebc864e83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fc31da7dfb64ee8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b4baa801de148db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R063e73a49de145de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1f236dd69e6410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b4baa801de148db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb6d2ddca80e4c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R063e73a49de145de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AQUIS UCITS Lumen Vietnam CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0408681117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>158,600</x:t>
-[...43 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>157,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>156,700</x:t>
-[...65 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>157,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,800</x:t>
-[...414 lines deleted...]
-          <x:t>152,350</x:t>
+          <x:t>151,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>