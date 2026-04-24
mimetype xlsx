--- v4 (2026-03-14)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2a98297df1946ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e918a1958ec4f96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2470229e8cc409c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbacd2259a4ec496e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde7086221f554adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2470229e8cc409c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3954c74a9b6a462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbacd2259a4ec496e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AQUIS UCITS Lumen Vietnam USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0408681091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>196,450</x:t>
-[...630 lines deleted...]
-          <x:t>186,950</x:t>
+          <x:t>194,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>