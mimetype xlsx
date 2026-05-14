--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e918a1958ec4f96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88b6b4f0ab8a4ded" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbacd2259a4ec496e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e2a76ea5e054bfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3954c74a9b6a462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbacd2259a4ec496e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re91b4a5afb6d45ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e2a76ea5e054bfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AQUIS UCITS Lumen Vietnam USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0408681091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>188,750</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>188,450</x:t>
+          <x:t>191,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>193,750</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,350</x:t>
-        </x:is>
-[...273 lines deleted...]
-          <x:t>196,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>