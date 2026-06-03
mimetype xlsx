--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88b6b4f0ab8a4ded" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6909b6b44a7d40cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e2a76ea5e054bfd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31e87d8412fe4e01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re91b4a5afb6d45ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e2a76ea5e054bfd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f9a3afd64da4da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31e87d8412fe4e01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AQUIS UCITS Lumen Vietnam USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0408681091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>193,550</x:t>
-[...269 lines deleted...]
-          <x:t>192,350</x:t>
+          <x:t>190,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>192,050</x:t>
-[...91 lines deleted...]
-        <x:is>
           <x:t>191,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>191,950</x:t>
-[...198 lines deleted...]
-          <x:t>192,350</x:t>
+          <x:t>189,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>