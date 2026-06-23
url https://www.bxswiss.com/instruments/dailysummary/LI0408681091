--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6909b6b44a7d40cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aabdd3815a94982" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31e87d8412fe4e01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00f4311878334813"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f9a3afd64da4da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31e87d8412fe4e01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f46f3edb7fe4293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00f4311878334813" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AQUIS UCITS Lumen Vietnam USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0408681091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>191,950</x:t>
-[...323 lines deleted...]
-          <x:t>193,450</x:t>
+          <x:t>189,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>192,850</x:t>
-[...114 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>191,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>190,650</x:t>
-[...90 lines deleted...]
-          <x:t>187,050</x:t>
+          <x:t>191,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>