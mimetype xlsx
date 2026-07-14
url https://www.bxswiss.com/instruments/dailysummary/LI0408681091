--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aabdd3815a94982" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd1bd024a6b94196" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00f4311878334813"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fdf58c076004dd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f46f3edb7fe4293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00f4311878334813" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c3008916e454aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fdf58c076004dd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AQUIS UCITS Lumen Vietnam USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0408681091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>187,850</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>187,250</x:t>
-[...11 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>189,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>190,650</x:t>
+          <x:t>188,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,850</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>192,050</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>