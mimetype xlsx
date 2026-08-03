--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd1bd024a6b94196" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ae23d73f3da4cbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fdf58c076004dd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6427fecc45d41ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c3008916e454aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fdf58c076004dd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55c6c152c92b44c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6427fecc45d41ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AQUIS UCITS Lumen Vietnam USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0408681091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>186,200</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>183,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,900</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>