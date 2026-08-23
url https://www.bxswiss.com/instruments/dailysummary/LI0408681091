--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ae23d73f3da4cbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc5d2b37fdc24e39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6427fecc45d41ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb462bdeda13f4a24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55c6c152c92b44c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6427fecc45d41ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f10bf9425624bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb462bdeda13f4a24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AQUIS UCITS Lumen Vietnam USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0408681091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>180,450</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>178,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>179,550</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>14.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>181,150</x:t>
-[...360 lines deleted...]
-          <x:t>173,050</x:t>
+          <x:t>180,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>