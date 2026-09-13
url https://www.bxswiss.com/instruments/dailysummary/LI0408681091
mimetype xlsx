--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc5d2b37fdc24e39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re28f496f43f748c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb462bdeda13f4a24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e5df9cafb484806"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f10bf9425624bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb462bdeda13f4a24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R041b46f552d3490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e5df9cafb484806" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AQUIS UCITS Lumen Vietnam USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0408681091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>174,850</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>174,850</x:t>
-[...38 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>179,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>178,150</x:t>
-[...48 lines deleted...]
-          <x:t>178,650</x:t>
+          <x:t>179,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>177,850</x:t>
+          <x:t>180,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,550</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>12.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>183,400</x:t>
-[...178 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>183,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>183,200</x:t>
-[...9 lines deleted...]
-          <x:t>183,200</x:t>
+          <x:t>182,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>