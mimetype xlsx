--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ba6e037c6a34f98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67ba936ea7584705" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R603d46f5c1a349a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4355404674934eec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd35a91880484461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R603d46f5c1a349a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9b41d4b4c8d4f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4355404674934eec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantex Funds - Global Value USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0399611693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...117 lines deleted...]
-          <x:t>357,050</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>356,950</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>355,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>357,350</x:t>
-[...269 lines deleted...]
-          <x:t>355,350</x:t>
+          <x:t>350,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>349,800</x:t>
-[...215 lines deleted...]
-          <x:t>345,950</x:t>
+          <x:t>339,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>