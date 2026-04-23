--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67ba936ea7584705" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ed899c4df7f4a2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4355404674934eec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R264cb920b4c141f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9b41d4b4c8d4f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4355404674934eec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc120bb7586014725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R264cb920b4c141f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantex Funds - Global Value USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0399611693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>355,350</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>349,800</x:t>
-[...6 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>339,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>361,300</x:t>
-[...210 lines deleted...]
-          <x:t>345,600</x:t>
+          <x:t>347,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>344,800</x:t>
-[...43 lines deleted...]
-          <x:t>352,850</x:t>
+          <x:t>354,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>342,300</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>