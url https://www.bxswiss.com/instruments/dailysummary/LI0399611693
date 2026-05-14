--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ed899c4df7f4a2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46ee7ac117624e25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R264cb920b4c141f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1709189e67d492f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc120bb7586014725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R264cb920b4c141f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce407578f5dd4995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1709189e67d492f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantex Funds - Global Value USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0399611693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>358,050</x:t>
-[...31 lines deleted...]
-          <x:t>351,800</x:t>
+          <x:t>349,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>354,650</x:t>
-[...43 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>359,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>360,700</x:t>
-[...117 lines deleted...]
-          <x:t>366,950</x:t>
+          <x:t>357,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>