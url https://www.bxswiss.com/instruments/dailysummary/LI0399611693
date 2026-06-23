--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46ee7ac117624e25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb29cdae54c784b43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1709189e67d492f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c74fe3d3dda4da8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce407578f5dd4995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1709189e67d492f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad7a9f8453ce44e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c74fe3d3dda4da8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantex Funds - Global Value USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0399611693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>350,850</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>349,850</x:t>
-[...345 lines deleted...]
-          <x:t>361,400</x:t>
+          <x:t>355,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,550</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>354,350</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>