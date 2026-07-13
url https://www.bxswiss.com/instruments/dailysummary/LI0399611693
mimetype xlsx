--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb29cdae54c784b43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rade4401858e34f81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c74fe3d3dda4da8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2df6401f2de549e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad7a9f8453ce44e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c74fe3d3dda4da8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57a733d876b347b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2df6401f2de549e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantex Funds - Global Value USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0399611693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>363,150</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>361,400</x:t>
-[...43 lines deleted...]
-          <x:t>358,500</x:t>
+          <x:t>361,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>358,200</x:t>
-[...254 lines deleted...]
-          <x:t>355,900</x:t>
+          <x:t>349,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>354,650</x:t>
-[...193 lines deleted...]
-          <x:t>351,000</x:t>
+          <x:t>353,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>