--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rade4401858e34f81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eb0c8b491b949cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2df6401f2de549e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40f47a8ab61742a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57a733d876b347b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2df6401f2de549e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R604f411d7790479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40f47a8ab61742a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantex Funds - Global Value USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0399611693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>355,900</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>354,650</x:t>
-[...367 lines deleted...]
-          <x:t>354,350</x:t>
+          <x:t>353,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,050</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>