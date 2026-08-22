--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eb0c8b491b949cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fc353f6b6454c07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40f47a8ab61742a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc95599eaaa04f23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R604f411d7790479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40f47a8ab61742a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R903f3f561a164fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc95599eaaa04f23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantex Funds - Global Value USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0399611693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>374,950</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>373,750</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>377,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,900</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>