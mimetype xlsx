--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fc353f6b6454c07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcba4dc76cb5d42b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc95599eaaa04f23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9486fea76b44640"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R903f3f561a164fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc95599eaaa04f23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77e2cc9ead8a423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9486fea76b44640" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantex Funds - Global Value USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0399611693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>400,700</x:t>
-[...441 lines deleted...]
-          <x:t>408,600</x:t>
+          <x:t>397,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>