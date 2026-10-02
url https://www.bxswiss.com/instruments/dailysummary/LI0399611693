--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcba4dc76cb5d42b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42abf46d10394ca4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9486fea76b44640"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51be3ddfeb384c92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77e2cc9ead8a423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9486fea76b44640" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R130b7ab91f6942a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51be3ddfeb384c92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantex Funds - Global Value USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0399611693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>400,350</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,800</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...548 lines deleted...]
-          <x:t>398,100</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>396,800</x:t>
-[...4 lines deleted...]
-          <x:t>397,000</x:t>
+          <x:t>400,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>