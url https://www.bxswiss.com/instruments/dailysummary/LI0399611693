--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42abf46d10394ca4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1d561c1a8ab4d71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51be3ddfeb384c92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6addbd350d75419d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R130b7ab91f6942a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51be3ddfeb384c92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb395576146d4851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6addbd350d75419d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantex Funds - Global Value USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0399611693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...203 lines deleted...]
-          <x:t>407,450</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>371,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>