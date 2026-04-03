--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6c466bd1a7d404e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R012891ca05de4a38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6337d1218c3746d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ee9fa0ac93e48d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9f6acd4fb4042d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6337d1218c3746d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R365f99163ed44a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ee9fa0ac93e48d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantex Funds - Global Value EUR ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0399611685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...26 lines deleted...]
-          <x:t>21.01.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>316,600</x:t>
-[...485 lines deleted...]
-          <x:t>305,200</x:t>
+          <x:t>310,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>305,200</x:t>
-[...107 lines deleted...]
-          <x:t>307,900</x:t>
+          <x:t>299,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>