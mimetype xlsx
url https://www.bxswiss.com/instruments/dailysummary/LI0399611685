--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R012891ca05de4a38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb6c6004cdfb4418" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ee9fa0ac93e48d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6c336f367c84021"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R365f99163ed44a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ee9fa0ac93e48d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cb7d0daa1204fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6c336f367c84021" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantex Funds - Global Value EUR ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0399611685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>311,300</x:t>
-[...80 lines deleted...]
-          <x:t>315,900</x:t>
+          <x:t>311,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>310,350</x:t>
-[...11 lines deleted...]
-          <x:t>310,750</x:t>
+          <x:t>313,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>305,850</x:t>
-[...517 lines deleted...]
-          <x:t>301,100</x:t>
+          <x:t>317,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>