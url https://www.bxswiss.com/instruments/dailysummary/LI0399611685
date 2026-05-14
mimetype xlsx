--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb6c6004cdfb4418" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf542e970bff94b04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6c336f367c84021"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd21f403493c2426d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cb7d0daa1204fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6c336f367c84021" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ca0019e086443bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd21f403493c2426d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantex Funds - Global Value EUR ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0399611685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>303,300</x:t>
-[...215 lines deleted...]
-          <x:t>311,000</x:t>
+          <x:t>304,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,150</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,050</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,950</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>306,300</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,850</x:t>
-        </x:is>
-[...268 lines deleted...]
-          <x:t>313,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>