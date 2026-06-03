--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf542e970bff94b04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17cdcc5044f74a9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd21f403493c2426d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95355adc248947ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ca0019e086443bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd21f403493c2426d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3968da58b90c48de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95355adc248947ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantex Funds - Global Value EUR ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0399611685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>307,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>311,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>305,800</x:t>
-[...16 lines deleted...]
-          <x:t>310,650</x:t>
+          <x:t>311,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,550</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>315,150</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,450</x:t>
-        </x:is>
-[...403 lines deleted...]
-          <x:t>306,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>