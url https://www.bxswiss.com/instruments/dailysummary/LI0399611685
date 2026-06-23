--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17cdcc5044f74a9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2cd9dd2cd4f49e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95355adc248947ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra47869ea2d9c4e47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3968da58b90c48de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95355adc248947ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc669765d6b3344e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra47869ea2d9c4e47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantex Funds - Global Value EUR ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0399611685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>312,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>312,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>309,150</x:t>
-[...80 lines deleted...]
-          <x:t>309,550</x:t>
+          <x:t>306,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,450</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...359 lines deleted...]
-          <x:t>311,250</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,850</x:t>
-        </x:is>
-[...89 lines deleted...]
-          <x:t>315,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>