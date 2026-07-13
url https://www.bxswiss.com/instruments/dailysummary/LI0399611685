--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2cd9dd2cd4f49e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3c1db072f494354" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra47869ea2d9c4e47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ce74e41dfaf4bfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc669765d6b3344e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra47869ea2d9c4e47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree14754bf6db4dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ce74e41dfaf4bfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantex Funds - Global Value EUR ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0399611685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>315,950</x:t>
-[...48 lines deleted...]
-          <x:t>314,850</x:t>
+          <x:t>318,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>313,950</x:t>
-[...308 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>316,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>318,200</x:t>
-[...171 lines deleted...]
-          <x:t>311,850</x:t>
+          <x:t>318,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>