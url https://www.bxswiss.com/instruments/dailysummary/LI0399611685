--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3c1db072f494354" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54b41a14d2784d4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ce74e41dfaf4bfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c2fb7a644af435f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree14754bf6db4dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ce74e41dfaf4bfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e0311d850df4fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c2fb7a644af435f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantex Funds - Global Value EUR ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0399611685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>318,200</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>318,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,700</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>