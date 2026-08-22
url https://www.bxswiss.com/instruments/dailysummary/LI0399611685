--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54b41a14d2784d4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b984ff16c4b431a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c2fb7a644af435f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8757c2dbd384304"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e0311d850df4fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c2fb7a644af435f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdca5be8808b4737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8757c2dbd384304" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantex Funds - Global Value EUR ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0399611685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>20.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>339,950</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>333,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,800</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>