--- v11 (2026-08-22)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b984ff16c4b431a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ebf7671ae6e47f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8757c2dbd384304"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8f42bea3461425a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdca5be8808b4737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8757c2dbd384304" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec2133d0bd6242cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8f42bea3461425a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantex Funds - Global Value EUR ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0399611685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>339,800</x:t>
-[...495 lines deleted...]
-          <x:t>354,900</x:t>
+          <x:t>336,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>