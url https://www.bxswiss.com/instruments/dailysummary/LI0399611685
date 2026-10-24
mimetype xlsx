--- v12 (2026-10-02)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ebf7671ae6e47f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0228aae5ae4c4209" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8f42bea3461425a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f06590a21a74f74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec2133d0bd6242cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8f42bea3461425a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dbce8120e6c47df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f06590a21a74f74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantex Funds - Global Value EUR ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0399611685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>363,550</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>361,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>360,700</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>334,600</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>