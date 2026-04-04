--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfad6203b6ae341a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d3e0a6408f04d4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0a29aae16d2440c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d7333c839b04642"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08ae5ac4e30e4a72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0a29aae16d2440c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60f606edc32b4881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d7333c839b04642" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantex Funds - Global Value CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0399611677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>456,700</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,550</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>446,550</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>446,250</x:t>
-[...242 lines deleted...]
-          <x:t>440,450</x:t>
+          <x:t>445,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...192 lines deleted...]
-          <x:t>13.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>448,250</x:t>
-[...4 lines deleted...]
-          <x:t>441,550</x:t>
+          <x:t>432,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>