--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d3e0a6408f04d4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c83ffe3564d49c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d7333c839b04642"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe9fc98c513d46c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60f606edc32b4881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d7333c839b04642" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00751d79321a4dcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe9fc98c513d46c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantex Funds - Global Value CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0399611677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>452,950</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>440,450</x:t>
-[...269 lines deleted...]
-          <x:t>448,950</x:t>
+          <x:t>453,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,350</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>449,350</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>442,900</x:t>
-[...301 lines deleted...]
-          <x:t>442,800</x:t>
+          <x:t>449,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>