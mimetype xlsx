--- v8 (2026-04-24)
+++ v9 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c83ffe3564d49c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08972c3b7813491a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe9fc98c513d46c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6029db030a844d15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00751d79321a4dcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe9fc98c513d46c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb20a9f9bb8074c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6029db030a844d15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantex Funds - Global Value CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0399611677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>432,550</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,600</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>449,250</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>441,750</x:t>
-[...75 lines deleted...]
-          <x:t>457,900</x:t>
+          <x:t>449,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>453,650</x:t>
-[...6 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>453,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>453,050</x:t>
-[...112 lines deleted...]
-          <x:t>449,450</x:t>
+          <x:t>455,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,850</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>460,600</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>