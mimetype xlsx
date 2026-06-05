--- v9 (2026-05-15)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08972c3b7813491a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd638b93a5e5340b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6029db030a844d15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7edac40b6114470e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb20a9f9bb8074c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6029db030a844d15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf24ff0e9e7f3478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7edac40b6114470e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantex Funds - Global Value CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0399611677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>449,450</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,850</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>450,950</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,200</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>452,050</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>451,350</x:t>
-[...274 lines deleted...]
-          <x:t>449,750</x:t>
+          <x:t>458,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>