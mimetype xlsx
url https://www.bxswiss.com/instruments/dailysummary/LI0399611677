--- v10 (2026-06-05)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd638b93a5e5340b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e94eeefc7484322" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7edac40b6114470e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5311a0ed483c4efc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf24ff0e9e7f3478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7edac40b6114470e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24686a5160714cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5311a0ed483c4efc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantex Funds - Global Value CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0399611677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>458,000</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>