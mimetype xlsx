--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e94eeefc7484322" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37bc681f2d864371" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5311a0ed483c4efc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2c29747a29b4763"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24686a5160714cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5311a0ed483c4efc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6799aaf0a4af4fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2c29747a29b4763" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantex Funds - Global Value CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0399611677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>502,250</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>502,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>23.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>501,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>516,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,250</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>521,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>522,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>517,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>518,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>