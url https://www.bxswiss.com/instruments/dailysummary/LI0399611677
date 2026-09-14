--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37bc681f2d864371" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R132ef82c236749e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2c29747a29b4763"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1119204b980547ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6799aaf0a4af4fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2c29747a29b4763" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cc1c24ac4034887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1119204b980547ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantex Funds - Global Value CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0399611677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>517,250</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>518,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>516,250</x:t>
-[...43 lines deleted...]
-          <x:t>528,250</x:t>
+          <x:t>518,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>531,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>518,250</x:t>
-[...210 lines deleted...]
-          <x:t>530,750</x:t>
+          <x:t>533,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>527,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>528,250</x:t>
-[...215 lines deleted...]
-          <x:t>533,000</x:t>
+          <x:t>523,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>