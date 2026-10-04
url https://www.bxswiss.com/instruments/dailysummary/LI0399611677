--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R132ef82c236749e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a33f739cb164715" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1119204b980547ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36df767315eb4c35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cc1c24ac4034887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1119204b980547ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85cdf9b647f74b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36df767315eb4c35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantex Funds - Global Value CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0399611677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>528,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>530,750</x:t>
+          <x:t>525,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>527,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>527,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>518,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>518,750</x:t>
-[...6 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>519,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>518,250</x:t>
-[...468 lines deleted...]
-          <x:t>525,250</x:t>
+          <x:t>509,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>