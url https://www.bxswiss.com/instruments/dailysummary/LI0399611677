--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a33f739cb164715" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27f55ba80db3455f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36df767315eb4c35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f1cf8abaf0445c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85cdf9b647f74b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36df767315eb4c35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6555d72723a14143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f1cf8abaf0445c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantex Funds - Global Value CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LI0399611677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>546,000</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>550,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>543,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>547,000</x:t>
-        </x:is>
-[...575 lines deleted...]
-          <x:t>512,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>