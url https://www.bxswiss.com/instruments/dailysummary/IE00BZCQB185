--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8394ae8d5db44d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5572766c5b543f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R057a4cc4fc5444c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2f4fe28cab3417d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b393d540094486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R057a4cc4fc5444c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d410f89ef3145eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2f4fe28cab3417d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI India UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZCQB185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>7,065</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>7,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>6,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,994</x:t>
-[...566 lines deleted...]
-          <x:t>7,134</x:t>
+          <x:t>7,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>