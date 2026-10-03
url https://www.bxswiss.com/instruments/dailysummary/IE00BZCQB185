--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5572766c5b543f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3bc189c6d9a45a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2f4fe28cab3417d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf84314d5575b4163"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d410f89ef3145eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2f4fe28cab3417d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb30caf58e82548c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf84314d5575b4163" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI India UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZCQB185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,320</x:t>
-[...70 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>7,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,256</x:t>
-[...80 lines deleted...]
-          <x:t>7,135</x:t>
+          <x:t>7,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,118</x:t>
-[...362 lines deleted...]
-          <x:t>7,070</x:t>
+          <x:t>7,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,029</x:t>
-[...58 lines deleted...]
-          <x:t>7,051</x:t>
+          <x:t>6,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>