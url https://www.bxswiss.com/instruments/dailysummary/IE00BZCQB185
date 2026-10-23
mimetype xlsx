--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3bc189c6d9a45a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d379f98caa048dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf84314d5575b4163"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re918696f2e844017"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb30caf58e82548c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf84314d5575b4163" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6e0b398d23b4dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re918696f2e844017" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI India UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZCQB185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...144 lines deleted...]
-          <x:t>7,159</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,115</x:t>
-[...11 lines deleted...]
-          <x:t>7,070</x:t>
+          <x:t>7,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,029</x:t>
-[...21 lines deleted...]
-          <x:t>7,052</x:t>
+          <x:t>6,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,976</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,048</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,984</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>6,954</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,984</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>6,972</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,980</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>7,248</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,248</x:t>
-[...26 lines deleted...]
-          <x:t>6,841</x:t>
+          <x:t>6,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>