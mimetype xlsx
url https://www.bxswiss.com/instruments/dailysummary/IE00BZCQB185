--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb10b55399c81482c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd99e224134824f9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6876d3925c74408"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e71dc36244843d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3f355f858734726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6876d3925c74408" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1e068d2bf194aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e71dc36244843d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI India UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZCQB185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>