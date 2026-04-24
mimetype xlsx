--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd99e224134824f9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R796522c0be7a4f92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e71dc36244843d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf76ef3e5030a4470"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1e068d2bf194aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e71dc36244843d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R083ee6c6ed0f412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf76ef3e5030a4470" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI India UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZCQB185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>6,900</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,969</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>04.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,072</x:t>
-[...26 lines deleted...]
-          <x:t>7,184</x:t>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,976</x:t>
-        </x:is>
-[...543 lines deleted...]
-          <x:t>6,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>