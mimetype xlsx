--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R796522c0be7a4f92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2202786d5dd469a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf76ef3e5030a4470"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94b8918e80df442b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R083ee6c6ed0f412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf76ef3e5030a4470" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6706210aaf34437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94b8918e80df442b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI India UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZCQB185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,017</x:t>
-[...21 lines deleted...]
-          <x:t>6,909</x:t>
+          <x:t>6,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,872</x:t>
-[...220 lines deleted...]
-          <x:t>6,976</x:t>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,648</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>