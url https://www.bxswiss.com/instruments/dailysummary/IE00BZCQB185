--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2202786d5dd469a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b33cf171289472a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94b8918e80df442b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f6c4b4786c1460d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6706210aaf34437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94b8918e80df442b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9bbd565d82c4628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f6c4b4786c1460d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI India UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZCQB185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>6,909</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,872</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>6,935</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>28.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,896</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,731</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,697</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>