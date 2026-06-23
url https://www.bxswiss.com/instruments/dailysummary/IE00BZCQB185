--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b33cf171289472a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R836bacb9846a4c22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f6c4b4786c1460d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12ab6b870ed3497d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9bbd565d82c4628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f6c4b4786c1460d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8d0527a108d4fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12ab6b870ed3497d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI India UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZCQB185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,718</x:t>
-[...70 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>6,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,741</x:t>
-[...4 lines deleted...]
-          <x:t>6,675</x:t>
+          <x:t>6,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,728</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>6,697</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>