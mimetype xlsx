--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R836bacb9846a4c22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R633321d5d55540e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12ab6b870ed3497d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red7f6f97df8943b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8d0527a108d4fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12ab6b870ed3497d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra31f4381fe5c4606" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red7f6f97df8943b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI India UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZCQB185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,716</x:t>
-[...170 lines deleted...]
-        <x:is>
           <x:t>6,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,710</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>