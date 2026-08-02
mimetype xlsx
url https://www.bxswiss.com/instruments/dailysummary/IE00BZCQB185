--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R633321d5d55540e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97243a1b36844495" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red7f6f97df8943b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42b482881f3c4f5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra31f4381fe5c4606" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red7f6f97df8943b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90844918bf02406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42b482881f3c4f5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI India UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZCQB185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>6,525</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,525</x:t>
-[...16 lines deleted...]
-          <x:t>7,108</x:t>
+          <x:t>7,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,161</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>7,180</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,256</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>