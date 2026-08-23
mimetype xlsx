--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97243a1b36844495" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8394ae8d5db44d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42b482881f3c4f5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R057a4cc4fc5444c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90844918bf02406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42b482881f3c4f5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b393d540094486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R057a4cc4fc5444c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI India UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZCQB185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>7,094</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>7,256</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,134</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>