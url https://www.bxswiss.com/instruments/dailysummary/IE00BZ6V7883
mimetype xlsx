--- v5 (2026-03-25)
+++ v6 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb5af924d598447b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0759a141f4594224" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65e474b502544b6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0bdd693a3d8417d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b63db6d409d439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65e474b502544b6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racc977c996da4d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0bdd693a3d8417d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV US Mortgage Backed Securities UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ6V7883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,324</x:t>
-[...151 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,369</x:t>
-[...4 lines deleted...]
-          <x:t>3,334</x:t>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>3,323</x:t>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,337</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...236 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,340</x:t>
-        </x:is>
-[...133 lines deleted...]
-          <x:t>3,323</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>