--- v6 (2026-04-14)
+++ v7 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0759a141f4594224" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3e6dc97b3cb4a25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0bdd693a3d8417d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R406dc47283894cbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racc977c996da4d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0bdd693a3d8417d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d68ba7bab0c4071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R406dc47283894cbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV US Mortgage Backed Securities UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ6V7883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,538 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,330</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,325</x:t>
-[...146 lines deleted...]
-          <x:t>23.03.2026</x:t>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,301</x:t>
-        </x:is>
-[...364 lines deleted...]
-          <x:t>3,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>