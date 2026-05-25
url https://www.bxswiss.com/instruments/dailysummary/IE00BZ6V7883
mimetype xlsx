--- v7 (2026-05-04)
+++ v8 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3e6dc97b3cb4a25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78ef2e1c9d104abf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R406dc47283894cbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re522b7f5619f4227"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d68ba7bab0c4071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R406dc47283894cbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b84be1620ac4248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re522b7f5619f4227" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV US Mortgage Backed Securities UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ6V7883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,364</x:t>
-[...26 lines deleted...]
-          <x:t>3,374</x:t>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,350</x:t>
-[...43 lines deleted...]
-          <x:t>3,357</x:t>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,337</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>3,335</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,317</x:t>
-[...16 lines deleted...]
-          <x:t>3,335</x:t>
+          <x:t>3,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,318</x:t>
-[...43 lines deleted...]
-          <x:t>3,338</x:t>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,325</x:t>
-[...232 lines deleted...]
-          <x:t>3,345</x:t>
+          <x:t>3,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,300</x:t>
-        </x:is>
-[...30 lines deleted...]
-          <x:t>3,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>