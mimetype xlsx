--- v8 (2026-05-25)
+++ v9 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78ef2e1c9d104abf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72a92ddda26347de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re522b7f5619f4227"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c539d3acfa9464d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b84be1620ac4248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re522b7f5619f4227" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18ad79cc0cf54d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c539d3acfa9464d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV US Mortgage Backed Securities UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ6V7883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>3,328</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,330</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,345</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>3,358</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,360</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>3,300</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>