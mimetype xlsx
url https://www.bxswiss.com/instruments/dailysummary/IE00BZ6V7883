--- v9 (2026-06-14)
+++ v10 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72a92ddda26347de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e6f83b5795e433d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c539d3acfa9464d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re36a8020b66949df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18ad79cc0cf54d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c539d3acfa9464d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ddbd2246a474e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re36a8020b66949df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV US Mortgage Backed Securities UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ6V7883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,331</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>3,325</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,317</x:t>
-[...301 lines deleted...]
-          <x:t>3,376</x:t>
+          <x:t>3,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>