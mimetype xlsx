--- v10 (2026-07-04)
+++ v11 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e6f83b5795e433d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf33902a0c10042ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re36a8020b66949df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R243f0e617e444fcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ddbd2246a474e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re36a8020b66949df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3fb633f16404df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R243f0e617e444fcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV US Mortgage Backed Securities UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ6V7883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,320</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,320</x:t>
-[...11 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,347</x:t>
-[...16 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,351</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,352</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>3,330</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,345</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>08.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,361</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>3,372</x:t>
-        </x:is>
-[...435 lines deleted...]
-          <x:t>3,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>