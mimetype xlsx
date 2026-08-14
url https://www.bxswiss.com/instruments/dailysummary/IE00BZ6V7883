--- v11 (2026-07-25)
+++ v12 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf33902a0c10042ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd12aade6653b43c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R243f0e617e444fcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1cf2b37ec40499e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3fb633f16404df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R243f0e617e444fcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6da028f0acf84d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1cf2b37ec40499e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV US Mortgage Backed Securities UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ6V7883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,372</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,364</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>24.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,398</x:t>
-[...53 lines deleted...]
-          <x:t>3,389</x:t>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,369</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...494 lines deleted...]
-          <x:t>23.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,365</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>3,356</x:t>
-        </x:is>
-[...13 lines deleted...]
-          <x:t>3,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>