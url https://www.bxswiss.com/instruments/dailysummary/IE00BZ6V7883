--- v12 (2026-08-14)
+++ v13 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd12aade6653b43c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb136f570cbf74802" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1cf2b37ec40499e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa47a9093c944fba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6da028f0acf84d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1cf2b37ec40499e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e3a5eabf0a74aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa47a9093c944fba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV US Mortgage Backed Securities UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ6V7883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,353</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>3,361</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,346</x:t>
-[...6 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,348</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>3,344</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,345</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>23.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,365</x:t>
+          <x:t>3,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,345</x:t>
-        </x:is>
-[...435 lines deleted...]
-          <x:t>3,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>