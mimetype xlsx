--- v13 (2026-09-05)
+++ v14 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb136f570cbf74802" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20cd37d3349349e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa47a9093c944fba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19769d58d5e34306"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e3a5eabf0a74aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa47a9093c944fba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6184f061e41a498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19769d58d5e34306" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV US Mortgage Backed Securities UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ6V7883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,348</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>3,361</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,337</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,344</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>06.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,364</x:t>
-[...85 lines deleted...]
-          <x:t>3,339</x:t>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,353</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...199 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,301</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>3,329</x:t>
-        </x:is>
-[...111 lines deleted...]
-          <x:t>3,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>