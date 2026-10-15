--- v14 (2026-09-25)
+++ v15 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20cd37d3349349e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re86b16c260174d63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19769d58d5e34306"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R023fe72e50ce4dca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6184f061e41a498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19769d58d5e34306" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5b784ffe8bc404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R023fe72e50ce4dca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV US Mortgage Backed Securities UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ6V7883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,315</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,314</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,314</x:t>
-[...16 lines deleted...]
-          <x:t>3,333</x:t>
+          <x:t>3,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,326</x:t>
-[...598 lines deleted...]
-          <x:t>3,329</x:t>
+          <x:t>3,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>