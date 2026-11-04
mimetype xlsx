--- v15 (2026-10-15)
+++ v16 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re86b16c260174d63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb04b13ab0a164a98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R023fe72e50ce4dca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb83265cf9ef94ac5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5b784ffe8bc404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R023fe72e50ce4dca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5f6d5c4d8de45ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb83265cf9ef94ac5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV US Mortgage Backed Securities UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ6V7883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,338</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>17.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,353</x:t>
-[...11 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,376</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>3,337</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,345</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>3,365</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>