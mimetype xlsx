--- v8 (2026-08-29)
+++ v9 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0221387f61244acb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ec9decf1584441a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dff090486304530"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75cf4a1397824075"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf08233e625884576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dff090486304530" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f7b29c258ba4a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75cf4a1397824075" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Eurozone Quality Dividend Growth UCITS ETF - EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56TQ67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>26,577</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...559 lines deleted...]
-          <x:t>27,762</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>