--- v9 (2026-09-19)
+++ v10 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ec9decf1584441a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30b5b34b655f488b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75cf4a1397824075"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaf10f34dcf541af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f7b29c258ba4a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75cf4a1397824075" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0168b1e3069f45dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaf10f34dcf541af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Eurozone Quality Dividend Growth UCITS ETF - EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56TQ67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,834</x:t>
-[...296 lines deleted...]
-          <x:t>27,473</x:t>
+          <x:t>27,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,230</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>26,775</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>