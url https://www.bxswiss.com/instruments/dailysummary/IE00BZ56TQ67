--- v10 (2026-10-09)
+++ v11 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30b5b34b655f488b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra22578c769724cf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaf10f34dcf541af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R220ec2a91a824975"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0168b1e3069f45dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaf10f34dcf541af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f1fac6bdbf6457a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R220ec2a91a824975" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Eurozone Quality Dividend Growth UCITS ETF - EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56TQ67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,794</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>