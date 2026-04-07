--- v3 (2026-03-18)
+++ v4 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb744070733544496" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57c1a87fa68e4bc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f11a2b8f2374068"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc366492474b4681"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16297b6dd1f34625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f11a2b8f2374068" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c60a06ba07e4c6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc366492474b4681" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Eurozone Quality Dividend Growth UCITS ETF - EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56TQ67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>