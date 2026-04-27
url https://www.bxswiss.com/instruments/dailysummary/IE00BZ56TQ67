--- v4 (2026-04-07)
+++ v5 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57c1a87fa68e4bc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0907c2e68b84add" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc366492474b4681"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4edb71465664005"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c60a06ba07e4c6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc366492474b4681" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d3b0c03e0f74ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4edb71465664005" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Eurozone Quality Dividend Growth UCITS ETF - EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56TQ67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,164</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>