--- v5 (2026-04-27)
+++ v6 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0907c2e68b84add" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R253e5553ce364ef9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4edb71465664005"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redd39e8cf9f74b6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d3b0c03e0f74ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4edb71465664005" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6944029d32424a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redd39e8cf9f74b6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Eurozone Quality Dividend Growth UCITS ETF - EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56TQ67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...436 lines deleted...]
-          <x:t>25,339</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,005</x:t>
-[...85 lines deleted...]
-          <x:t>24,781</x:t>
+          <x:t>25,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,806</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>