--- v6 (2026-06-10)
+++ v7 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R253e5553ce364ef9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5881da76452d4e5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redd39e8cf9f74b6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc53359f0efe245c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6944029d32424a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redd39e8cf9f74b6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R570f98b27f414f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc53359f0efe245c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Eurozone Quality Dividend Growth UCITS ETF - EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56TQ67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...419 lines deleted...]
-          <x:t>25,874</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,137</x:t>
-        </x:is>
-[...133 lines deleted...]
-          <x:t>25,806</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>