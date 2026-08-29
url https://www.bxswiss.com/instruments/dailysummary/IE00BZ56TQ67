--- v7 (2026-07-21)
+++ v8 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5881da76452d4e5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0221387f61244acb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc53359f0efe245c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dff090486304530"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R570f98b27f414f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc53359f0efe245c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf08233e625884576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dff090486304530" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Eurozone Quality Dividend Growth UCITS ETF - EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56TQ67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>26,137</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,762</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>