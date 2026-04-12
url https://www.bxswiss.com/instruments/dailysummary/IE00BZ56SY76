--- v5 (2026-03-23)
+++ v6 (2026-04-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re95c78b54c9f4111" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1c42fb2a54a4022" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba522257b6d241de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c04c9403c244795"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb5bd739c4784a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba522257b6d241de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a030379d1d4448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c04c9403c244795" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Eurozone Quality Dividend Growth UCITS ETF - EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56SY76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,656</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>