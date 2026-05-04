--- v6 (2026-04-12)
+++ v7 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1c42fb2a54a4022" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2079357bb1df442e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c04c9403c244795"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2913bef1b4b449c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a030379d1d4448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c04c9403c244795" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc411f04b8c34128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2913bef1b4b449c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Eurozone Quality Dividend Growth UCITS ETF - EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56SY76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,628</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,267</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>