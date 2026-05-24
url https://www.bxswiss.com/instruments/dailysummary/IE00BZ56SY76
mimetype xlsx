--- v7 (2026-05-04)
+++ v8 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2079357bb1df442e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R525e6c107adc4e07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2913bef1b4b449c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcabd4138bc174f04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc411f04b8c34128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2913bef1b4b449c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1415444282145bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcabd4138bc174f04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Eurozone Quality Dividend Growth UCITS ETF - EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56SY76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>19,563</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,481</x:t>
-[...254 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>19,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,428</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>19,267</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>