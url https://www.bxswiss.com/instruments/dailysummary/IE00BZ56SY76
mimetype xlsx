--- v8 (2026-05-24)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R525e6c107adc4e07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6bb21f6850d449b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcabd4138bc174f04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re32ea923186942f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1415444282145bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcabd4138bc174f04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc85ab8ce60eb4c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re32ea923186942f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Eurozone Quality Dividend Growth UCITS ETF - EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56SY76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,428</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...418 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,459</x:t>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,754</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>