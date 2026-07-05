--- v9 (2026-06-13)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6bb21f6850d449b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a4ca28c909d41af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re32ea923186942f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8d65f8e07b946bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc85ab8ce60eb4c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re32ea923186942f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ecfcea7508c4f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8d65f8e07b946bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Eurozone Quality Dividend Growth UCITS ETF - EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56SY76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...360 lines deleted...]
-          <x:t>20,468</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,233</x:t>
-[...38 lines deleted...]
-          <x:t>20,590</x:t>
+          <x:t>20,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,419</x:t>
-[...193 lines deleted...]
-          <x:t>20,754</x:t>
+          <x:t>20,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>