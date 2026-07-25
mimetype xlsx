--- v10 (2026-07-05)
+++ v11 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a4ca28c909d41af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R840910e3bf0b412e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8d65f8e07b946bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6d5df8fb65b40b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ecfcea7508c4f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8d65f8e07b946bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfca7ae1663574abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6d5df8fb65b40b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Eurozone Quality Dividend Growth UCITS ETF - EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56SY76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>20,590</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,419</x:t>
+          <x:t>20,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>20,757</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>