--- v11 (2026-07-25)
+++ v12 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R840910e3bf0b412e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e4a480772a54b90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6d5df8fb65b40b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b4749ec4b264ab5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfca7ae1663574abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6d5df8fb65b40b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e6ae1606f94479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b4749ec4b264ab5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Eurozone Quality Dividend Growth UCITS ETF - EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56SY76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>20,813</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,540</x:t>
-[...145 lines deleted...]
-        <x:is>
           <x:t>20,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,530</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>20,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,512</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,543</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>