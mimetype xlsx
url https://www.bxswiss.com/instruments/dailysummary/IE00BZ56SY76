--- v12 (2026-08-14)
+++ v13 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e4a480772a54b90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf38f58682584422b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b4749ec4b264ab5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39d6da0d183b4b00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e6ae1606f94479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b4749ec4b264ab5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3b546668a9f4d0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39d6da0d183b4b00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Eurozone Quality Dividend Growth UCITS ETF - EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56SY76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>