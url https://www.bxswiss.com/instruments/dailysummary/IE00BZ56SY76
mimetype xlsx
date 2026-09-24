--- v13 (2026-09-04)
+++ v14 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf38f58682584422b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7876ad0fcf4b49c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39d6da0d183b4b00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6daf61916914bb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3b546668a9f4d0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39d6da0d183b4b00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9c017688dec417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6daf61916914bb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Eurozone Quality Dividend Growth UCITS ETF - EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56SY76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>20,987</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...176 lines deleted...]
-          <x:t>21,463</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,514</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>21,182</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,092</x:t>
-[...75 lines deleted...]
-          <x:t>21,527</x:t>
+          <x:t>20,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,251</x:t>
-[...134 lines deleted...]
-          <x:t>21,139</x:t>
+          <x:t>20,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,909</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>