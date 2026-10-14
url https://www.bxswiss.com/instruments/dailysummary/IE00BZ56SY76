--- v14 (2026-09-24)
+++ v15 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7876ad0fcf4b49c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c233d3acbc14c53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6daf61916914bb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fc0a00ae9b1402e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9c017688dec417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6daf61916914bb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb822de2978c2443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fc0a00ae9b1402e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Eurozone Quality Dividend Growth UCITS ETF - EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56SY76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>21,527</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,251</x:t>
-[...70 lines deleted...]
-          <x:t>21,377</x:t>
+          <x:t>20,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,137</x:t>
-[...318 lines deleted...]
-          <x:t>20,920</x:t>
+          <x:t>20,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.09.2026</x:t>
-[...100 lines deleted...]
-          <x:t>20,909</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>