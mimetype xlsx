--- v15 (2026-10-14)
+++ v16 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c233d3acbc14c53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb49f77e5f1a4c76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fc0a00ae9b1402e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb61c5e54bd349f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb822de2978c2443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fc0a00ae9b1402e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71c1b8bdee914f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb61c5e54bd349f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Eurozone Quality Dividend Growth UCITS ETF - EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56SY76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>