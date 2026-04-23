--- v4 (2026-03-26)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf22cdf0c53064deb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2ba00956f454ab3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re309ce80c5cc4642"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1102d09d3ed04f0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8827d3229ff746cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re309ce80c5cc4642" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refe4b6d1d0eb41e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1102d09d3ed04f0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Global Quality Dividend Growth UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56SW52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...134 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,072</x:t>
-[...495 lines deleted...]
-          <x:t>34,867</x:t>
+          <x:t>36,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>