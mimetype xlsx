--- v5 (2026-04-23)
+++ v6 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2ba00956f454ab3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R066778c255be4a9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1102d09d3ed04f0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c15355ecf2342c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refe4b6d1d0eb41e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1102d09d3ed04f0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R119e790437284de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c15355ecf2342c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Global Quality Dividend Growth UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56SW52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>36,529</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,501</x:t>
-[...220 lines deleted...]
-          <x:t>37,002</x:t>
+          <x:t>36,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>