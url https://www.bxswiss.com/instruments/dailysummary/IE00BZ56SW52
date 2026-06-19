--- v6 (2026-05-29)
+++ v7 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R066778c255be4a9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a30399c9a664f8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c15355ecf2342c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2963e2e5b5984cbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R119e790437284de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c15355ecf2342c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fed390c6147468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2963e2e5b5984cbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Global Quality Dividend Growth UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56SW52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,292</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>