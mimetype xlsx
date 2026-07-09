--- v7 (2026-06-19)
+++ v8 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a30399c9a664f8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6493a99625645d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2963e2e5b5984cbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bff13e545f54c79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fed390c6147468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2963e2e5b5984cbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a88c3fb467a4994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bff13e545f54c79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Global Quality Dividend Growth UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56SW52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...279 lines deleted...]
-          <x:t>38,322</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,084</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...192 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,607</x:t>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>