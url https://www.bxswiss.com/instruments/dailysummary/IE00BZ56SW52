--- v8 (2026-07-09)
+++ v9 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6493a99625645d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R561708ca4c874ff7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bff13e545f54c79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a4afb6a37a04a36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a88c3fb467a4994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bff13e545f54c79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f6185e41e47489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a4afb6a37a04a36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Global Quality Dividend Growth UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56SW52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,149 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...338 lines deleted...]
-          <x:t>38,892</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,281</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...155 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,465</x:t>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,851</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>