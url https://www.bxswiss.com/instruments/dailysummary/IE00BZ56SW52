--- v9 (2026-07-30)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R561708ca4c874ff7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e88841d62ab4eae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a4afb6a37a04a36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref0b999920f04203"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f6185e41e47489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a4afb6a37a04a36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29cd37ff02a9491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref0b999920f04203" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Global Quality Dividend Growth UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56SW52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...306 lines deleted...]
-          <x:t>39,804</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,600</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>39,469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,437</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,641</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>