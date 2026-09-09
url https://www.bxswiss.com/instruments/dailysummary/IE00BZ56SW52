--- v10 (2026-08-20)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e88841d62ab4eae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0d501c77ef4417d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref0b999920f04203"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc891eb6dc7b44547"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29cd37ff02a9491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref0b999920f04203" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e20543bcd4e49d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc891eb6dc7b44547" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Global Quality Dividend Growth UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56SW52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...176 lines deleted...]
-          <x:t>40,136</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,541</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>40,641</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>