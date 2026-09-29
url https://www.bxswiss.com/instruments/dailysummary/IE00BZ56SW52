--- v11 (2026-09-09)
+++ v12 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0d501c77ef4417d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e2a2e32362f4ae2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc891eb6dc7b44547"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71f2fce75d524ce0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e20543bcd4e49d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc891eb6dc7b44547" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64db109303e84505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71f2fce75d524ce0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Global Quality Dividend Growth UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56SW52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...269 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,729</x:t>
-[...291 lines deleted...]
-          <x:t>40,557</x:t>
+          <x:t>40,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,723</x:t>
-        </x:is>
-[...8 lines deleted...]
-          <x:t>40,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>