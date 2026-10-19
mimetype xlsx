--- v12 (2026-09-29)
+++ v13 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e2a2e32362f4ae2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8c891e1e7cb4eb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71f2fce75d524ce0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9437e930db5746f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64db109303e84505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71f2fce75d524ce0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d9726b84fdd4621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9437e930db5746f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Global Quality Dividend Growth UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56SW52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>40,993</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>40,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>40,982</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...382 lines deleted...]
-          <x:t>40,630</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,258</x:t>
-[...166 lines deleted...]
-          <x:t>40,723</x:t>
+          <x:t>40,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>