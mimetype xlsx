--- v13 (2026-10-19)
+++ v14 (2026-11-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8c891e1e7cb4eb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf97684f8544842db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9437e930db5746f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R087c772401c04238"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d9726b84fdd4621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9437e930db5746f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c608ee7b76b4306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R087c772401c04238" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Global Quality Dividend Growth UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56SW52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>40,630</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,258</x:t>
-[...134 lines deleted...]
-          <x:t>40,563</x:t>
+          <x:t>40,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,667</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>40,815</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,869</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>41,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>