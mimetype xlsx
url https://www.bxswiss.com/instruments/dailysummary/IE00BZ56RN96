--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc11c2bc586c64dad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re805a090ec5344ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf73fc4088a284a96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a656b4875a94e97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92ad3788688941e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf73fc4088a284a96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra73c2a4380a343f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a656b4875a94e97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Global Quality Dividend Growth UCITS ETF - USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56RN96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>