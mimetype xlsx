--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re805a090ec5344ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a1dd2bbd191453e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a656b4875a94e97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc98b06a1d7ac42a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra73c2a4380a343f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a656b4875a94e97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2bd8e7838ce4f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc98b06a1d7ac42a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Global Quality Dividend Growth UCITS ETF - USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56RN96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>30,990</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,521</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>29,886</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>