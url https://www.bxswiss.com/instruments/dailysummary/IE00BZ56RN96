--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a1dd2bbd191453e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bea9a94e01e43e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc98b06a1d7ac42a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa62a027165244ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2bd8e7838ce4f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc98b06a1d7ac42a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6606a581a2047bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa62a027165244ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Global Quality Dividend Growth UCITS ETF - USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56RN96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,948</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>30,792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,903</x:t>
         </x:is>
       </x:c>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>