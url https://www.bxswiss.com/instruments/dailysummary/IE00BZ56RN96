--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bea9a94e01e43e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc4ed5ac3c2b4376" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa62a027165244ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a9f4aa9a56b4f10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6606a581a2047bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa62a027165244ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cebad0eb06140ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a9f4aa9a56b4f10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Global Quality Dividend Growth UCITS ETF - USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56RN96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...144 lines deleted...]
-          <x:t>31,366</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,144</x:t>
-[...286 lines deleted...]
-          <x:t>31,572</x:t>
+          <x:t>31,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,358</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>31,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>