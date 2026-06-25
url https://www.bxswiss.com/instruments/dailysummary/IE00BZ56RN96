--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc4ed5ac3c2b4376" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R751cea7f78314c8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a9f4aa9a56b4f10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbb043a5f3e74079"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cebad0eb06140ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a9f4aa9a56b4f10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18085bbd1061400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbb043a5f3e74079" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Global Quality Dividend Growth UCITS ETF - USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56RN96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>