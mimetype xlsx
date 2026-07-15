--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R751cea7f78314c8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20ac4b7c6be2480b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbb043a5f3e74079"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc8b5fab41b24bb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18085bbd1061400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbb043a5f3e74079" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d729a7b50fc4f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc8b5fab41b24bb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Global Quality Dividend Growth UCITS ETF - USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56RN96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>