--- v9 (2026-07-15)
+++ v10 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20ac4b7c6be2480b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd40f086d6f944020" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc8b5fab41b24bb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bca1717b1154c10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d729a7b50fc4f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc8b5fab41b24bb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb2a9bab68394157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bca1717b1154c10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Global Quality Dividend Growth UCITS ETF - USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56RN96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>32,917</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>29.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,155</x:t>
-[...306 lines deleted...]
-          <x:t>33,169</x:t>
+          <x:t>33,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>