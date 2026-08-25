--- v10 (2026-08-05)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd40f086d6f944020" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23a40e00904e487d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bca1717b1154c10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c37982533004e2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb2a9bab68394157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bca1717b1154c10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc7860a0f3114aa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c37982533004e2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Global Quality Dividend Growth UCITS ETF - USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56RN96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>33,354</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,209</x:t>
-[...323 lines deleted...]
-          <x:t>33,130</x:t>
+          <x:t>33,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>