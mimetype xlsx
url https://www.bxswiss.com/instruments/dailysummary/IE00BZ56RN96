--- v11 (2026-08-25)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23a40e00904e487d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62eee4b3deaa412f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c37982533004e2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fd4c8ba8b534623"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc7860a0f3114aa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c37982533004e2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7514f929fff84e51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fd4c8ba8b534623" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Global Quality Dividend Growth UCITS ETF - USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56RN96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>