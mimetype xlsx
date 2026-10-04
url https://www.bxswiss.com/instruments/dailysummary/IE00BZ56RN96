--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62eee4b3deaa412f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf548ba804b4e4474" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fd4c8ba8b534623"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ffa93859c3441fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7514f929fff84e51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fd4c8ba8b534623" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc53e3da43e804f55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ffa93859c3441fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Global Quality Dividend Growth UCITS ETF - USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56RN96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,950</x:t>
-[...161 lines deleted...]
-          <x:t>34,334</x:t>
+          <x:t>33,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,323</x:t>
-[...269 lines deleted...]
-          <x:t>33,825</x:t>
+          <x:t>33,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>