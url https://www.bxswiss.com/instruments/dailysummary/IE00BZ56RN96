--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf548ba804b4e4474" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R467ce7d7c6814a4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ffa93859c3441fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54589f1f562347d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc53e3da43e804f55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ffa93859c3441fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5027a20aac04ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54589f1f562347d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Global Quality Dividend Growth UCITS ETF - USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56RN96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...41 lines deleted...]
-          <x:t>33,840</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,229</x:t>
-[...549 lines deleted...]
-          <x:t>33,737</x:t>
+          <x:t>34,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>