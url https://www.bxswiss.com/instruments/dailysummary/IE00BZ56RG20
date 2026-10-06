--- v14 (2026-09-16)
+++ v15 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9372f6b81284bf3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6deeb92613e47b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6b6d96eee2c4478"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ff34b46742245f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb57ec6f4b794985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6b6d96eee2c4478" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32a5c023c7b34006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ff34b46742245f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Quality Dividend Growth UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56RG20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...144 lines deleted...]
-          <x:t>47,977</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,865</x:t>
-[...87 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>47,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,348</x:t>
-[...58 lines deleted...]
-          <x:t>47,663</x:t>
+          <x:t>47,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,993</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>48,124</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,174</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>47,972</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,819</x:t>
-[...31 lines deleted...]
-          <x:t>47,876</x:t>
+          <x:t>48,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>