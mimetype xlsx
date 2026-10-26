--- v15 (2026-10-06)
+++ v16 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6deeb92613e47b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R883fdab0830a4e18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ff34b46742245f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4f3753845ec4d40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32a5c023c7b34006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ff34b46742245f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R772ee36cdc6e4bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4f3753845ec4d40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Quality Dividend Growth UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56RG20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...166 lines deleted...]
-          <x:t>47,972</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,819</x:t>
-[...371 lines deleted...]
-        <x:is>
           <x:t>48,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,317</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>