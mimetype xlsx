--- v5 (2026-02-26)
+++ v6 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9761a06437294f09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11bb323b97714197" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R227a03c760a3481c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3ba4d58ccf64df2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a38703fb9aa48dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R227a03c760a3481c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4474130b95a846da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3ba4d58ccf64df2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Quality Dividend Growth UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56RG20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.01.2026</x:t>
-[...134 lines deleted...]
-          <x:t>02.02.2026</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,778</x:t>
-[...495 lines deleted...]
-          <x:t>42,730</x:t>
+          <x:t>41,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>