--- v6 (2026-04-08)
+++ v7 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11bb323b97714197" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b871af077c04045" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3ba4d58ccf64df2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5326dd86c8a84e82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4474130b95a846da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3ba4d58ccf64df2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f6eba6db9074bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5326dd86c8a84e82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Quality Dividend Growth UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56RG20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>41,491</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,720</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>41,720</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>