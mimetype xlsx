--- v7 (2026-04-28)
+++ v8 (2026-05-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b871af077c04045" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33986497adeb41c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5326dd86c8a84e82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11a5538c18ae4ecf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f6eba6db9074bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5326dd86c8a84e82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re65a3ee14536493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11a5538c18ae4ecf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Quality Dividend Growth UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56RG20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,134</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>