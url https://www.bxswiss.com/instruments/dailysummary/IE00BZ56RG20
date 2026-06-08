--- v8 (2026-05-18)
+++ v9 (2026-06-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33986497adeb41c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc572a25bd274f2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11a5538c18ae4ecf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8dca5ea7e6247f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re65a3ee14536493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11a5538c18ae4ecf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ee9a9c017804f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8dca5ea7e6247f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Quality Dividend Growth UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56RG20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>43,381</x:t>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,311</x:t>
-[...70 lines deleted...]
-          <x:t>43,758</x:t>
+          <x:t>43,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,535</x:t>
-[...308 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>43,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,844</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>