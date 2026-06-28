--- v9 (2026-06-08)
+++ v10 (2026-06-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc572a25bd274f2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb983540683674793" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8dca5ea7e6247f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd426511e58f24f28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ee9a9c017804f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8dca5ea7e6247f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67ae2210bdeb4677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd426511e58f24f28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Quality Dividend Growth UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56RG20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,711</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>