--- v10 (2026-06-28)
+++ v11 (2026-07-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb983540683674793" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b111766eb6e4c31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd426511e58f24f28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radffba0aacfb45bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67ae2210bdeb4677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd426511e58f24f28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaaee5cd921f4297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radffba0aacfb45bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Quality Dividend Growth UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56RG20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...230 lines deleted...]
-          <x:t>45,125</x:t>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,369</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>44,934</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,267</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...263 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>