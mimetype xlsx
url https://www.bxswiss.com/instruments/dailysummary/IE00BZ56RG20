--- v11 (2026-07-18)
+++ v12 (2026-08-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b111766eb6e4c31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d2c1bf29bd3410b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radffba0aacfb45bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc51e388a7ed145ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaaee5cd921f4297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radffba0aacfb45bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ef84fdcdb3b4525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc51e388a7ed145ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Quality Dividend Growth UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56RG20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>