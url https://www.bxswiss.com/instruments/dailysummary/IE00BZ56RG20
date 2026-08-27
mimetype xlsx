--- v12 (2026-08-07)
+++ v13 (2026-08-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d2c1bf29bd3410b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61b22a30296545b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc51e388a7ed145ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc209911af98f464d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ef84fdcdb3b4525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc51e388a7ed145ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8874a26995ab4b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc209911af98f464d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Quality Dividend Growth UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56RG20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>