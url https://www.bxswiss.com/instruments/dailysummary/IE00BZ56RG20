--- v13 (2026-08-27)
+++ v14 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61b22a30296545b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9372f6b81284bf3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc209911af98f464d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6b6d96eee2c4478"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8874a26995ab4b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc209911af98f464d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb57ec6f4b794985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6b6d96eee2c4478" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Quality Dividend Growth UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56RG20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,876</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>