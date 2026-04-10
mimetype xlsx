--- v5 (2026-03-19)
+++ v6 (2026-04-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29222ad402854952" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd56af6b1cb7242f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15f0d333fdd04ced"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra08b70e5de6e43dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00d5ea328fee4934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15f0d333fdd04ced" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf27bc264c7aa4a1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra08b70e5de6e43dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Quality Dividend Growth UCITS ETF - USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56RD98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...306 lines deleted...]
-          <x:t>37,174</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,724</x:t>
-        </x:is>
-[...300 lines deleted...]
-          <x:t>36,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>