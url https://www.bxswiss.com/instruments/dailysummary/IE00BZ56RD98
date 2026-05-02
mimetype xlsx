--- v6 (2026-04-10)
+++ v7 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd56af6b1cb7242f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R254b83726dd549bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra08b70e5de6e43dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R749f3032ed364f86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf27bc264c7aa4a1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra08b70e5de6e43dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re06aaeedc2124db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R749f3032ed364f86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Quality Dividend Growth UCITS ETF - USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56RD98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>