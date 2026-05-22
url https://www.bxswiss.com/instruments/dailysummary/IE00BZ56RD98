--- v7 (2026-05-02)
+++ v8 (2026-05-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R254b83726dd549bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d1b08984fc1494b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R749f3032ed364f86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R912ec65cf8af4f56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re06aaeedc2124db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R749f3032ed364f86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf48fb536bb3c4e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R912ec65cf8af4f56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Quality Dividend Growth UCITS ETF - USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56RD98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,331</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>