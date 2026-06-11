--- v8 (2026-05-22)
+++ v9 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d1b08984fc1494b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a2c4a1a53214b29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R912ec65cf8af4f56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73cfc7fab04b4431"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf48fb536bb3c4e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R912ec65cf8af4f56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98abb3f859d844c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73cfc7fab04b4431" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Quality Dividend Growth UCITS ETF - USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56RD98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>37,508</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,467</x:t>
-[...38 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>37,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,844</x:t>
-[...313 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>37,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>