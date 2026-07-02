--- v9 (2026-06-11)
+++ v10 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a2c4a1a53214b29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf161328a4ce745de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73cfc7fab04b4431"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30c8387199ce44f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98abb3f859d844c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73cfc7fab04b4431" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb53bdb8bd79843bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30c8387199ce44f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Quality Dividend Growth UCITS ETF - USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56RD98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>