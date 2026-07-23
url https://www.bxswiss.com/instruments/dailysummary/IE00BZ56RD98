--- v10 (2026-07-02)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf161328a4ce745de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6589fbd61aff4c91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30c8387199ce44f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd29a54562f77468a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb53bdb8bd79843bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30c8387199ce44f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racd482ac3a90420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd29a54562f77468a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Quality Dividend Growth UCITS ETF - USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56RD98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>