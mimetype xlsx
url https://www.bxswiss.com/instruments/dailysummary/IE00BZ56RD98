--- v11 (2026-07-23)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6589fbd61aff4c91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bb43613ee354f36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd29a54562f77468a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fafae7734674a74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racd482ac3a90420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd29a54562f77468a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R527720188dab486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fafae7734674a74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Quality Dividend Growth UCITS ETF - USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56RD98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>40,430</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>