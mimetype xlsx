--- v12 (2026-09-01)
+++ v13 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bb43613ee354f36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84fd3f31f1ac46d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fafae7734674a74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17417f29e0224604"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R527720188dab486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fafae7734674a74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96dc4b8d1f2541c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17417f29e0224604" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Quality Dividend Growth UCITS ETF - USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56RD98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>41,078</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,907</x:t>
-[...517 lines deleted...]
-          <x:t>41,308</x:t>
+          <x:t>41,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>