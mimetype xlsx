--- v13 (2026-09-21)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84fd3f31f1ac46d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30ac887c24764850" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17417f29e0224604"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e50311cffbd4e34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96dc4b8d1f2541c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17417f29e0224604" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9aad413710d84f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e50311cffbd4e34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Quality Dividend Growth UCITS ETF - USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56RD98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>41,309</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,174</x:t>
-[...355 lines deleted...]
-          <x:t>41,367</x:t>
+          <x:t>41,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,664</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>