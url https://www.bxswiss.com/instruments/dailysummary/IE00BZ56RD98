--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30ac887c24764850" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53ed2e753a494e21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e50311cffbd4e34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R681dac29535748ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9aad413710d84f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e50311cffbd4e34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40406e99e61d4d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R681dac29535748ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Quality Dividend Growth UCITS ETF - USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ56RD98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>