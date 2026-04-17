--- v4 (2026-03-27)
+++ v5 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree9d7fc69cb04f5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc34c3053dea84b0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d45cf6e4af3421d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a0c089dd70b4712"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf377bea9f6646d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d45cf6e4af3421d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2184f62c730f4cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a0c089dd70b4712" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EURO STOXX High Dividend Low Volatility UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ4BMM98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...193 lines deleted...]
-          <x:t>30,461</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,294</x:t>
-[...436 lines deleted...]
-          <x:t>30,242</x:t>
+          <x:t>30,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>