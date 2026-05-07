--- v5 (2026-04-17)
+++ v6 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc34c3053dea84b0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24ab4fb7894c4248" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a0c089dd70b4712"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2cde003650643ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2184f62c730f4cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a0c089dd70b4712" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73a0f0c111624ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2cde003650643ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EURO STOXX High Dividend Low Volatility UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ4BMM98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>