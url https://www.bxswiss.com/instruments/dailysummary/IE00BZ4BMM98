--- v6 (2026-05-07)
+++ v7 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24ab4fb7894c4248" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9ff732505284f28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2cde003650643ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58e3599311904705"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73a0f0c111624ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2cde003650643ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6787def1657f43c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58e3599311904705" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EURO STOXX High Dividend Low Volatility UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ4BMM98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>32,612</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,525</x:t>
-[...254 lines deleted...]
-          <x:t>32,049</x:t>
+          <x:t>31,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,048</x:t>
-[...193 lines deleted...]
-          <x:t>32,542</x:t>
+          <x:t>32,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>