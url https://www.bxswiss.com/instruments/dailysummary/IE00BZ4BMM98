--- v7 (2026-06-19)
+++ v8 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9ff732505284f28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78d89a18fefe42eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58e3599311904705"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R000774379500441a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6787def1657f43c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58e3599311904705" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79090c6304cc4ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R000774379500441a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EURO STOXX High Dividend Low Volatility UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ4BMM98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>32,649</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,447</x:t>
-[...70 lines deleted...]
-          <x:t>32,952</x:t>
+          <x:t>32,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,767</x:t>
-[...485 lines deleted...]
-          <x:t>32,268</x:t>
+          <x:t>32,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>