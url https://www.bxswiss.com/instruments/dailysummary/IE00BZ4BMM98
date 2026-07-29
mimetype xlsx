--- v8 (2026-07-09)
+++ v9 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78d89a18fefe42eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0d14d6d03274a4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R000774379500441a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd94e548baa6479c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79090c6304cc4ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R000774379500441a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0a6eda03b11475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd94e548baa6479c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EURO STOXX High Dividend Low Volatility UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ4BMM98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>32,747</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,669</x:t>
-[...539 lines deleted...]
-          <x:t>32,370</x:t>
+          <x:t>32,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,956</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>