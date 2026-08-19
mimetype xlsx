--- v9 (2026-07-29)
+++ v10 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0d14d6d03274a4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8e1b8de40424f03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd94e548baa6479c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96947d888207408b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0a6eda03b11475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd94e548baa6479c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref00e7096d9b45fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96947d888207408b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EURO STOXX High Dividend Low Volatility UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ4BMM98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>32,818</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,142</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,158</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>