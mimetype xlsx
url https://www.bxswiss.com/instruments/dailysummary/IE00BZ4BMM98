--- v10 (2026-08-19)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8e1b8de40424f03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2db50e64566b44d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96947d888207408b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e5c94e8ddd74d32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref00e7096d9b45fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96947d888207408b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6212bfdcdfe047ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e5c94e8ddd74d32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EURO STOXX High Dividend Low Volatility UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ4BMM98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>34,412</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,282</x:t>
-[...274 lines deleted...]
-          <x:t>34,580</x:t>
+          <x:t>34,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>