--- v11 (2026-09-09)
+++ v12 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2db50e64566b44d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R443f434a12da4e85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e5c94e8ddd74d32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R097815e5052e4709"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6212bfdcdfe047ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e5c94e8ddd74d32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05776d2122a047ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R097815e5052e4709" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EURO STOXX High Dividend Low Volatility UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ4BMM98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>34,445</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>34,090</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,238</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>34,797</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>