--- v12 (2026-09-29)
+++ v13 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R443f434a12da4e85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R399af7cc12a041ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R097815e5052e4709"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a7c28b5ed5d432f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05776d2122a047ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R097815e5052e4709" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e8bb2d2d86c4775" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a7c28b5ed5d432f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EURO STOXX High Dividend Low Volatility UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ4BMM98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>34,859</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,817</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>34,822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,154</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,906</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>