--- v5 (2026-03-27)
+++ v6 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra571bcf338764554" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0852c1288d53423f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R843081433f91465c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a123dd012bb4621"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R950598092b5643de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R843081433f91465c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10c97ca7a0d14b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a123dd012bb4621" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Enhanced Commodity UCITS ETF - USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ1GHD37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>13,836</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,011</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...261 lines deleted...]
-          <x:t>13,808</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>