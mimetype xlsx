--- v6 (2026-04-16)
+++ v7 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0852c1288d53423f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7ebaad39e24442d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a123dd012bb4621"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3abb2268771144e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10c97ca7a0d14b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a123dd012bb4621" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re268fe75baa74f79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3abb2268771144e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Enhanced Commodity UCITS ETF - USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ1GHD37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>14,072</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,187</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>14,432</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,511</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>14,610</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.04.2026</x:t>
-[...154 lines deleted...]
-          <x:t>14,217</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,604</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>