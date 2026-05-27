--- v7 (2026-05-07)
+++ v8 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7ebaad39e24442d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cf5003b22af4946" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3abb2268771144e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83063f1fe1f74e23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re268fe75baa74f79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3abb2268771144e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbf57345e62e4439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83063f1fe1f74e23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Enhanced Commodity UCITS ETF - USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ1GHD37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>14,610</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.04.2026</x:t>
-[...387 lines deleted...]
-          <x:t>14,905</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,733</x:t>
-[...134 lines deleted...]
-          <x:t>14,604</x:t>
+          <x:t>14,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,708</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>