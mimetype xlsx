--- v8 (2026-05-27)
+++ v9 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cf5003b22af4946" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12d1c834a0034a7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83063f1fe1f74e23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2f06bdba4994829"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbf57345e62e4439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83063f1fe1f74e23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f8faa05aea84789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2f06bdba4994829" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Enhanced Commodity UCITS ETF - USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ1GHD37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...532 lines deleted...]
-          <x:t>14,708</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>