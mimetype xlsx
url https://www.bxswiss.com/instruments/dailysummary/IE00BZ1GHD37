--- v9 (2026-07-12)
+++ v10 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12d1c834a0034a7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55ea0b48fd534974" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2f06bdba4994829"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff648c3512cd4545"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f8faa05aea84789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2f06bdba4994829" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc25f19a0fa334304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff648c3512cd4545" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Enhanced Commodity UCITS ETF - USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ1GHD37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...252 lines deleted...]
-          <x:t>13,847</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,773</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>13,803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,903</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>