--- v10 (2026-08-01)
+++ v11 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55ea0b48fd534974" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R510803c92fdf47e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff648c3512cd4545"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb680ee478884d60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc25f19a0fa334304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff648c3512cd4545" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dbc0126f1214a43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb680ee478884d60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Enhanced Commodity UCITS ETF - USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ1GHD37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...311 lines deleted...]
-          <x:t>14,347</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,350</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>14,458</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,407</x:t>
-[...151 lines deleted...]
-          <x:t>15,038</x:t>
+          <x:t>14,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,945</x:t>
-[...134 lines deleted...]
-          <x:t>14,585</x:t>
+          <x:t>14,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,333</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>