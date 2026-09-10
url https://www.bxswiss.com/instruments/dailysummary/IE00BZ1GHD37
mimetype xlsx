--- v11 (2026-08-21)
+++ v12 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R510803c92fdf47e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f6c4ed5bfde4619" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb680ee478884d60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ddb0d69c1564253"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dbc0126f1214a43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb680ee478884d60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56d1eb3d5a1f4ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ddb0d69c1564253" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Enhanced Commodity UCITS ETF - USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ1GHD37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>15,038</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,945</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>14,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,148</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>