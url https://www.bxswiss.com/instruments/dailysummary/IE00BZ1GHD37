--- v12 (2026-09-10)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f6c4ed5bfde4619" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf8d7c6e302b41f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ddb0d69c1564253"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97210e3b0e004c80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56d1eb3d5a1f4ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ddb0d69c1564253" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0e23b4dd2e0426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97210e3b0e004c80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Enhanced Commodity UCITS ETF - USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ1GHD37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>