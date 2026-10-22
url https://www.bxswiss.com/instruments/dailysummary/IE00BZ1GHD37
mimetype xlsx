--- v13 (2026-10-01)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf8d7c6e302b41f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1935053193a4697" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97210e3b0e004c80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0708bb84f46649f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0e23b4dd2e0426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97210e3b0e004c80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f79368ab7d34e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0708bb84f46649f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Enhanced Commodity UCITS ETF - USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ1GHD37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>16,398</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,390</x:t>
-[...21 lines deleted...]
-          <x:t>16,236</x:t>
+          <x:t>16,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,349</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>16,444</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,355</x:t>
-[...301 lines deleted...]
-          <x:t>16,411</x:t>
+          <x:t>16,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,288</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>