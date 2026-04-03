--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15892bdad8e34577" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf78a9c55497b46c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6208c46f4afc4009"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab2095c676814cee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c0dd5a9496e4c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6208c46f4afc4009" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae8c952d5c20415e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab2095c676814cee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV $ Short Duration High Yield Corp Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ17CN18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,500</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,480</x:t>
-[...129 lines deleted...]
-          <x:t>5,555</x:t>
+          <x:t>5,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,541</x:t>
-[...48 lines deleted...]
-          <x:t>5,540</x:t>
+          <x:t>5,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.02.2026</x:t>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,584</x:t>
-[...247 lines deleted...]
-          <x:t>5,574</x:t>
+          <x:t>5,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,603</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>5,596</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>