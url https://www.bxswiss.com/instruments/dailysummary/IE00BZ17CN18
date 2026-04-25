--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf78a9c55497b46c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7db30db969db4270" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab2095c676814cee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64233544c7f6494a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae8c952d5c20415e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab2095c676814cee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a060a80172a4340" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64233544c7f6494a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV $ Short Duration High Yield Corp Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ17CN18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>5,574</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,603</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>5,600</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,583</x:t>
-[...38 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,586</x:t>
-[...210 lines deleted...]
-          <x:t>5,669</x:t>
+          <x:t>5,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,627</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>31.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,705</x:t>
-[...53 lines deleted...]
-          <x:t>5,715</x:t>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,670</x:t>
-        </x:is>
-[...3 lines deleted...]
-          <x:t>5,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>