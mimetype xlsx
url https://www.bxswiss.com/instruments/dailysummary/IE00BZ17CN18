--- v7 (2026-04-25)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7db30db969db4270" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6628924ee054895" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64233544c7f6494a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf673587dc5f94dd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a060a80172a4340" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64233544c7f6494a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc350aa29317f4a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf673587dc5f94dd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV $ Short Duration High Yield Corp Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ17CN18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>5,631</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,669</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>5,627</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,665</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>5,684</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,715</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>5,697</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,709</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>5,670</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>