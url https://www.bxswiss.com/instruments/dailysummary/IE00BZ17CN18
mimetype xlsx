--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6628924ee054895" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12822de8459941ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf673587dc5f94dd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff403af5fc72452d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc350aa29317f4a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf673587dc5f94dd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44add311e6534039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff403af5fc72452d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV $ Short Duration High Yield Corp Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ17CN18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...436 lines deleted...]
-          <x:t>5,739</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,699</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>5,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.06.2026</x:t>
-[...100 lines deleted...]
-          <x:t>5,774</x:t>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>