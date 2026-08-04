--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12822de8459941ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1bb051b9e384b79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff403af5fc72452d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c74b8c86b9e4adf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44add311e6534039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff403af5fc72452d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad6561b802a74241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c74b8c86b9e4adf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV $ Short Duration High Yield Corp Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ17CN18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,870</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,859</x:t>
-[...97 lines deleted...]
-          <x:t>5,907</x:t>
+          <x:t>5,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,875</x:t>
-[...97 lines deleted...]
-          <x:t>5,892</x:t>
+          <x:t>5,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,867</x:t>
-[...242 lines deleted...]
-          <x:t>5,870</x:t>
+          <x:t>5,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>