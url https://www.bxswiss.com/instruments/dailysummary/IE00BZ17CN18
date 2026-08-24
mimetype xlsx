--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1bb051b9e384b79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3551de130c44f33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c74b8c86b9e4adf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff7479c6372143da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad6561b802a74241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c74b8c86b9e4adf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad395f1b082c4b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff7479c6372143da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV $ Short Duration High Yield Corp Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ17CN18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,853</x:t>
-[...26 lines deleted...]
-          <x:t>5,879</x:t>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,871</x:t>
-[...70 lines deleted...]
-          <x:t>5,881</x:t>
+          <x:t>5,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,872</x:t>
-[...398 lines deleted...]
-        <x:is>
           <x:t>5,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,851</x:t>
-[...53 lines deleted...]
-          <x:t>5,903</x:t>
+          <x:t>5,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>