--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3551de130c44f33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57334605730e47a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff7479c6372143da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fe9ba6b3b4645e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad395f1b082c4b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff7479c6372143da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a79545bb52c45b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fe9ba6b3b4645e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV $ Short Duration High Yield Corp Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ17CN18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,923</x:t>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,912</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,926</x:t>
-[...441 lines deleted...]
-          <x:t>5,852</x:t>
+          <x:t>5,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>