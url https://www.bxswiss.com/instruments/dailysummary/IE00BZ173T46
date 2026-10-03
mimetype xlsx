--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3b33cbb4f1647c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0d6c4ee9f2549c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfde21cddf35a4a3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e4112fa66d64b67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra526a36ff1be4104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfde21cddf35a4a3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91ac55138b4741dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e4112fa66d64b67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI USA SRI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ173T46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>