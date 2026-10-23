--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0d6c4ee9f2549c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fe491490cac43e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e4112fa66d64b67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6bdee86e893432c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91ac55138b4741dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e4112fa66d64b67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dbf725be6c3422b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6bdee86e893432c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI USA SRI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ173T46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>13,770</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,790</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>02.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,742</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,682</x:t>
-[...598 lines deleted...]
-          <x:t>13,850</x:t>
+          <x:t>13,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>