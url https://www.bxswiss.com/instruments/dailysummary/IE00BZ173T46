--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red361a2cf1cb4038" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5f4c836bdf44221" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24958a0829c9406f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ebbc8a7bc2e4c15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R404ac1379cf04c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24958a0829c9406f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0db357bc75dc4cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ebbc8a7bc2e4c15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI USA SRI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ173T46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...203 lines deleted...]
-          <x:t>12,187</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,219</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...192 lines deleted...]
-          <x:t>03.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,129</x:t>
-[...26 lines deleted...]
-          <x:t>12,214</x:t>
+          <x:t>12,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>12,132</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,946</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>11,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,638</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>