--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5f4c836bdf44221" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2289ebe76344d59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ebbc8a7bc2e4c15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d28bce87cf440bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0db357bc75dc4cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ebbc8a7bc2e4c15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9015c7befa384a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d28bce87cf440bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI USA SRI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ173T46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>12,214</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,177</x:t>
-[...141 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>12,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,934</x:t>
-[...414 lines deleted...]
-          <x:t>11,638</x:t>
+          <x:t>12,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,564</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>