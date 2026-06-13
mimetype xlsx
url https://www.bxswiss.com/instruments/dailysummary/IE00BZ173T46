--- v8 (2026-04-24)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2289ebe76344d59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9a9d6ebc3bc40da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d28bce87cf440bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07120638075a4b32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9015c7befa384a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d28bce87cf440bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb47ced34bd4244da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07120638075a4b32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI USA SRI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ173T46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>12,564</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>