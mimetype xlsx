--- v9 (2026-06-13)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9a9d6ebc3bc40da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdce25a281f74058" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07120638075a4b32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27bea8be48dd44d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb47ced34bd4244da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07120638075a4b32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3750f02f5a44486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27bea8be48dd44d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI USA SRI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ173T46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>13,385</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,296</x:t>
-[...70 lines deleted...]
-          <x:t>13,414</x:t>
+          <x:t>13,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,382</x:t>
-[...48 lines deleted...]
-          <x:t>13,639</x:t>
+          <x:t>13,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,618</x:t>
-[...215 lines deleted...]
-          <x:t>13,601</x:t>
+          <x:t>13,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>