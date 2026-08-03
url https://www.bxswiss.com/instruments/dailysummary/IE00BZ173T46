--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdce25a281f74058" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48599267e7f748da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27bea8be48dd44d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc40e828286d740af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3750f02f5a44486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27bea8be48dd44d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R899fb9b36b5a4f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc40e828286d740af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI USA SRI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ173T46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,608</x:t>
-[...485 lines deleted...]
-          <x:t>13,519</x:t>
+          <x:t>13,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,370</x:t>
-[...80 lines deleted...]
-          <x:t>13,645</x:t>
+          <x:t>13,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>