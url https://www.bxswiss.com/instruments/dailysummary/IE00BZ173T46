--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48599267e7f748da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55b4da8bc78e4bf3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc40e828286d740af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a5164fc6e704682"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R899fb9b36b5a4f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc40e828286d740af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2c54645598b43e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a5164fc6e704682" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI USA SRI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ173T46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>13,519</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,370</x:t>
-[...362 lines deleted...]
-          <x:t>13,221</x:t>
+          <x:t>13,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,168</x:t>
-[...85 lines deleted...]
-          <x:t>13,279</x:t>
+          <x:t>13,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,981</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>