--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55b4da8bc78e4bf3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3b33cbb4f1647c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a5164fc6e704682"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfde21cddf35a4a3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2c54645598b43e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a5164fc6e704682" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra526a36ff1be4104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfde21cddf35a4a3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI USA SRI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ173T46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,778</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>13,981</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>