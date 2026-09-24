--- v11 (2026-09-03)
+++ v12 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43b6d2e3d2724f16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3377896214b14059" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R068241cb16d64b99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8de680c8d29049c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R599dcd8ff6c84a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R068241cb16d64b99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea7473c69d024a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8de680c8d29049c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard USD Emerging Markets Government Bond UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ163L38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>35,057</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.08.2026</x:t>
-[...203 lines deleted...]
-          <x:t>35,101</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,161</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>34,972</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>