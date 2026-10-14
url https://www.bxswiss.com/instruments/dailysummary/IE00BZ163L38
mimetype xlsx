--- v12 (2026-09-24)
+++ v13 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3377896214b14059" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5269fac749a244ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8de680c8d29049c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66b537725db24308"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea7473c69d024a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8de680c8d29049c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19493ea19d0a4b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66b537725db24308" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard USD Emerging Markets Government Bond UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ163L38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,967</x:t>
-[...26 lines deleted...]
-          <x:t>35,008</x:t>
+          <x:t>34,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,974</x:t>
-[...87 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>34,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,004</x:t>
-[...53 lines deleted...]
-          <x:t>35,016</x:t>
+          <x:t>34,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,867</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>34,959</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,937</x:t>
-[...134 lines deleted...]
-          <x:t>34,980</x:t>
+          <x:t>35,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>