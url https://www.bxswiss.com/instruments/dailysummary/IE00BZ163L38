--- v13 (2026-10-14)
+++ v14 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5269fac749a244ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R593486ae630342e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66b537725db24308"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb2c749825e4424a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19493ea19d0a4b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66b537725db24308" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R730c62fc21754163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb2c749825e4424a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard USD Emerging Markets Government Bond UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ163L38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>34,959</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,937</x:t>
-[...151 lines deleted...]
-          <x:t>35,017</x:t>
+          <x:t>35,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,940</x:t>
-[...141 lines deleted...]
-          <x:t>02.10.2026</x:t>
+          <x:t>34,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,426</x:t>
-        </x:is>
-[...229 lines deleted...]
-          <x:t>35,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>