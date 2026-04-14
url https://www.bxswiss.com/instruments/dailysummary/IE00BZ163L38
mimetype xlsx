--- v4 (2026-03-25)
+++ v5 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66c8da90c9744709" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c0b9eab4d144162" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf1509655a3f44ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34c8325619c848a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e1e8d4243dd4697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf1509655a3f44ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88250a04d091435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34c8325619c848a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard USD Emerging Markets Government Bond UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ163L38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...122 lines deleted...]
-          <x:t>34,215</x:t>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>34,827</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,542</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>06.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,550</x:t>
-        </x:is>
-[...337 lines deleted...]
-          <x:t>34,042</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>