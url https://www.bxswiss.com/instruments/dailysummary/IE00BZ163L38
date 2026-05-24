--- v5 (2026-04-14)
+++ v6 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c0b9eab4d144162" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17fe85405c784c5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34c8325619c848a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R837704968cd74d69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88250a04d091435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34c8325619c848a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28ba2fb04ea043a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R837704968cd74d69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard USD Emerging Markets Government Bond UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ163L38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,306</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>34,673</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,391</x:t>
-[...161 lines deleted...]
-          <x:t>34,550</x:t>
+          <x:t>34,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>