--- v6 (2026-05-24)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17fe85405c784c5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R698d3203a60a482c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R837704968cd74d69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42b0d421b940428b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28ba2fb04ea043a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R837704968cd74d69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6e35cfc958e45dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42b0d421b940428b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard USD Emerging Markets Government Bond UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ163L38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...144 lines deleted...]
-          <x:t>34,667</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,542</x:t>
-[...431 lines deleted...]
-          <x:t>34,081</x:t>
+          <x:t>34,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>