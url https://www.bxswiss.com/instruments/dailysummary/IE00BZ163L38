--- v7 (2026-06-13)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R698d3203a60a482c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc213d7fb5d2e421c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42b0d421b940428b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad8805b73e8c402e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6e35cfc958e45dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42b0d421b940428b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0b4da1d925446a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad8805b73e8c402e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard USD Emerging Markets Government Bond UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ163L38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>