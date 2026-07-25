--- v8 (2026-07-03)
+++ v9 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc213d7fb5d2e421c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36248d74a7de4f2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad8805b73e8c402e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref800e511e2e429d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0b4da1d925446a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad8805b73e8c402e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75e247c0abca45c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref800e511e2e429d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard USD Emerging Markets Government Bond UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ163L38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...215 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,089</x:t>
-[...4 lines deleted...]
-          <x:t>34,925</x:t>
+          <x:t>35,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...369 lines deleted...]
-          <x:t>35,158</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,229</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>35,285</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>