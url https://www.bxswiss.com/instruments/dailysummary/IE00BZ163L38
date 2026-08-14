--- v9 (2026-07-25)
+++ v10 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36248d74a7de4f2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Read135393f494874" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref800e511e2e429d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fe19cfbce464acb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75e247c0abca45c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref800e511e2e429d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9320e50065a14c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fe19cfbce464acb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard USD Emerging Markets Government Bond UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ163L38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,493</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>35,703</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,535</x:t>
-[...485 lines deleted...]
-          <x:t>35,212</x:t>
+          <x:t>35,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,412</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>