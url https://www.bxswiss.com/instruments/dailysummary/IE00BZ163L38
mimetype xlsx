--- v10 (2026-08-14)
+++ v11 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Read135393f494874" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43b6d2e3d2724f16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fe19cfbce464acb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R068241cb16d64b99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9320e50065a14c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fe19cfbce464acb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R599dcd8ff6c84a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R068241cb16d64b99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard USD Emerging Markets Government Bond UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ163L38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>35,050</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,076</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...288 lines deleted...]
-          <x:t>34,853</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,118</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>35,412</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,972</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>