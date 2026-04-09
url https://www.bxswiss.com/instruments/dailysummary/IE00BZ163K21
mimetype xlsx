--- v6 (2026-03-20)
+++ v7 (2026-04-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cec9eff99664401" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fa729791d3b4824" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2940ce27043f4316"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cac1d20ea014122"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R211e2d9a5a75487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2940ce27043f4316" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59ab89286de24170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cac1d20ea014122" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard USD Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ163K21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>37,206</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,356</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>37,158</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,338</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...477 lines deleted...]
-          <x:t>37,211</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,564</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>