--- v7 (2026-04-09)
+++ v8 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fa729791d3b4824" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97aa30d468fc4cbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cac1d20ea014122"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf740a03df2e344ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59ab89286de24170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cac1d20ea014122" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ec201fe4c36476f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf740a03df2e344ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard USD Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ163K21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>37,137</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,278</x:t>
-[...468 lines deleted...]
-          <x:t>37,564</x:t>
+          <x:t>37,348</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>