--- v8 (2026-04-29)
+++ v9 (2026-05-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97aa30d468fc4cbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4ebaa6c728c4b43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf740a03df2e344ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe4b439c5fba41f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ec201fe4c36476f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf740a03df2e344ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R548d4c0203824fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe4b439c5fba41f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard USD Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ163K21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>37,501</x:t>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,399</x:t>
-[...38 lines deleted...]
-          <x:t>37,263</x:t>
+          <x:t>37,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,348</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>37,219</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,989</x:t>
-[...112 lines deleted...]
-          <x:t>37,348</x:t>
+          <x:t>37,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>