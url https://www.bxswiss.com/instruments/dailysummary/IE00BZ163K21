--- v9 (2026-05-19)
+++ v10 (2026-06-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4ebaa6c728c4b43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra61c2918bb58474f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe4b439c5fba41f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c03c5eedf4d467b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R548d4c0203824fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe4b439c5fba41f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc78dfbf61d349cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c03c5eedf4d467b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard USD Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ163K21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>37,179</x:t>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,151</x:t>
-[...60 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>37,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,219</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>37,331</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,278</x:t>
-[...355 lines deleted...]
-          <x:t>36,932</x:t>
+          <x:t>37,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>