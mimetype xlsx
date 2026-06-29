--- v10 (2026-06-08)
+++ v11 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra61c2918bb58474f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad3f4441932945e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c03c5eedf4d467b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1380e5b6f6fa409c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc78dfbf61d349cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c03c5eedf4d467b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b570489d8f741cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1380e5b6f6fa409c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard USD Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ163K21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>