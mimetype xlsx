--- v11 (2026-06-29)
+++ v12 (2026-07-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad3f4441932945e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R866bcaceeac54f5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1380e5b6f6fa409c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2d8e35375d54ab8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b570489d8f741cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1380e5b6f6fa409c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R485b95f371ea481b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2d8e35375d54ab8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard USD Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ163K21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>37,751</x:t>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,576</x:t>
-[...92 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>37,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,077</x:t>
-[...144 lines deleted...]
-          <x:t>38,301</x:t>
+          <x:t>38,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,722</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>