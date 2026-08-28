--- v12 (2026-07-19)
+++ v13 (2026-08-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R866bcaceeac54f5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e693bbf0ab44c09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2d8e35375d54ab8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ecb57c3d66445db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R485b95f371ea481b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2d8e35375d54ab8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc20e3493ea5c4a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ecb57c3d66445db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard USD Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ163K21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>38,077</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,035</x:t>
-[...340 lines deleted...]
-          <x:t>38,067</x:t>
+          <x:t>38,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,853</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>37,840</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,644</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>37,722</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,366</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>