--- v13 (2026-08-28)
+++ v14 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e693bbf0ab44c09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfb990fdcdac4653" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ecb57c3d66445db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f9bc6d5c0ed4cf4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc20e3493ea5c4a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ecb57c3d66445db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43cb7288099f411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f9bc6d5c0ed4cf4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard USD Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ163K21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>37,667</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>37,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>37,454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...505 lines deleted...]
-          <x:t>37,366</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>