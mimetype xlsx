--- v14 (2026-09-17)
+++ v15 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfb990fdcdac4653" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5219ade2cb3a4834" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f9bc6d5c0ed4cf4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd773e23bc5df42ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43cb7288099f411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f9bc6d5c0ed4cf4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a8ae05861764cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd773e23bc5df42ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard USD Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ163K21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,219</x:t>
-[...426 lines deleted...]
-          <x:t>37,345</x:t>
+          <x:t>37,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,455</x:t>
-        </x:is>
-[...89 lines deleted...]
-          <x:t>37,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>