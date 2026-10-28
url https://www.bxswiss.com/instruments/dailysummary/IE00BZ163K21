--- v15 (2026-10-08)
+++ v16 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5219ade2cb3a4834" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90094120d0684856" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd773e23bc5df42ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42ac6a2914f345ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a8ae05861764cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd773e23bc5df42ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4efc89ae43f43b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42ac6a2914f345ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard USD Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ163K21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,444</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>37,338</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,360</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>37,455</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>