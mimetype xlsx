--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R636f9b1eaa5f4894" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa461537e4ee4113" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dc78a34532b420b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf25cd01e1894d39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8739256e6744e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dc78a34532b420b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b86a47dca6a441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf25cd01e1894d39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree AT1 CoCo Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ0XVG69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>116,539</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,575</x:t>
-[...129 lines deleted...]
-          <x:t>115,775</x:t>
+          <x:t>115,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,097</x:t>
-[...43 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>116,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,102</x:t>
-        </x:is>
-[...148 lines deleted...]
-          <x:t>116,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>