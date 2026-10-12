--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa461537e4ee4113" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b7d316e9210416b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf25cd01e1894d39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7522479ef8694818"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b86a47dca6a441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf25cd01e1894d39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa2cae0d7e3f410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7522479ef8694818" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree AT1 CoCo Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ0XVG69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,102</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...524 lines deleted...]
-          <x:t>116,102</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,582</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>