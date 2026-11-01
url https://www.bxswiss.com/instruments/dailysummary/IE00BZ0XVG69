--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b7d316e9210416b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a285c04b84e4c08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7522479ef8694818"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6066c532e0b64e27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa2cae0d7e3f410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7522479ef8694818" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91b431360c104614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6066c532e0b64e27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree AT1 CoCo Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ0XVG69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,832</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>