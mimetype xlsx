--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00082519b7f14cf3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98aa599f199e413b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R943ab725f1ad4f0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R484aa15082cd44c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reabf5dd742ad4b5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R943ab725f1ad4f0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4fd23eabebb4763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R484aa15082cd44c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree AT1 CoCo Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ0XVG69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,144</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...310 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,986</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>