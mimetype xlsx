--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98aa599f199e413b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3fdc15a030d4d9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R484aa15082cd44c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a928edb53a6487a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4fd23eabebb4763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R484aa15082cd44c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabe1953e8eb344d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a928edb53a6487a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree AT1 CoCo Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ0XVG69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,126</x:t>
-[...413 lines deleted...]
-        <x:is>
           <x:t>109,007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,311</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>