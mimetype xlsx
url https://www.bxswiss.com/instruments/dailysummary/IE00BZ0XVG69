--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3fdc15a030d4d9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64672da39cfa4373" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a928edb53a6487a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3438ab2dc27a4ce1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabe1953e8eb344d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a928edb53a6487a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd4e62c1c6294a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3438ab2dc27a4ce1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree AT1 CoCo Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ0XVG69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>109,663</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,968</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>111,057</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>