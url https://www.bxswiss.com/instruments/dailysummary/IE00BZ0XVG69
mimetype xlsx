--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64672da39cfa4373" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c78ac04f05c450d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3438ab2dc27a4ce1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra310f508b1b14943"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd4e62c1c6294a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3438ab2dc27a4ce1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R907b113b13ab44b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra310f508b1b14943" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree AT1 CoCo Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ0XVG69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>111,294</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,254</x:t>
-[...517 lines deleted...]
-          <x:t>111,009</x:t>
+          <x:t>112,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>