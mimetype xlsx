--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c78ac04f05c450d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4273c60329794ca1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra310f508b1b14943"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd81bc89257894e48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R907b113b13ab44b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra310f508b1b14943" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4b5b1a78efa48d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd81bc89257894e48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree AT1 CoCo Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ0XVG69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>110,712</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,251</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...172 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,038</x:t>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>