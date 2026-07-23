--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4273c60329794ca1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58cb9e4ef2784d95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd81bc89257894e48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra30aeb0912874541"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4b5b1a78efa48d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd81bc89257894e48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2719dc1e11dd49af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra30aeb0912874541" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree AT1 CoCo Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ0XVG69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>