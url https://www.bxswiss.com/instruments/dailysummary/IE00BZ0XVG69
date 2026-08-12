--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58cb9e4ef2784d95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b8bde0e48014a7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra30aeb0912874541"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc655bbed3404c47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2719dc1e11dd49af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra30aeb0912874541" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R695ec474d10343ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc655bbed3404c47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree AT1 CoCo Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ0XVG69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>114,357</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,927</x:t>
-[...107 lines deleted...]
-          <x:t>114,476</x:t>
+          <x:t>115,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,844</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...209 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>114,679</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,917</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>115,282</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>