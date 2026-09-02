--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b8bde0e48014a7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R636f9b1eaa5f4894" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc655bbed3404c47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dc78a34532b420b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R695ec474d10343ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc655bbed3404c47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8739256e6744e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dc78a34532b420b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree AT1 CoCo Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ0XVG69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>114,488</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,232</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>116,285</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>