--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7d0f158c18f44f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d714be26e44478f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R883eb1d0af404b01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69c02c6c01a347c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53d2d8ca36984fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R883eb1d0af404b01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0aced645de834fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69c02c6c01a347c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree AT1 CoCo Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ0XVF52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...144 lines deleted...]
-          <x:t>71,578</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,441</x:t>
-[...259 lines deleted...]
-          <x:t>71,451</x:t>
+          <x:t>69,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,458</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>71,246</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,308</x:t>
-[...134 lines deleted...]
-          <x:t>69,986</x:t>
+          <x:t>71,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>