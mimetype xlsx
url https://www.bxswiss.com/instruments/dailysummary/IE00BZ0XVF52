--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d714be26e44478f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a136b3d144e4954" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69c02c6c01a347c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa2ab4748f624f11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0aced645de834fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69c02c6c01a347c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbae20548a804f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa2ab4748f624f11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree AT1 CoCo Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ0XVF52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>71,451</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,458</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>05.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,723</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>70,862</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,763</x:t>
-[...490 lines deleted...]
-          <x:t>69,899</x:t>
+          <x:t>70,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>