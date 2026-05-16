--- v5 (2026-04-24)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a136b3d144e4954" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R680afc14b4554210" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa2ab4748f624f11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24c6dc0fada040c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbae20548a804f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa2ab4748f624f11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R913729b6feb243b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24c6dc0fada040c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree AT1 CoCo Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ0XVF52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>70,284</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,759</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>26.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,707</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...497 lines deleted...]
-          <x:t>70,797</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,747</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>