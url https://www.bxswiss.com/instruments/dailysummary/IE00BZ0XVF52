--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R680afc14b4554210" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a86cedd47fd4b1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24c6dc0fada040c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ad48523dde54ce0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R913729b6feb243b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24c6dc0fada040c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re74e24730e954aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ad48523dde54ce0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree AT1 CoCo Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ0XVF52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>70,490</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,829</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>71,149</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,214</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>70,889</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,727</x:t>
-[...112 lines deleted...]
-          <x:t>70,747</x:t>
+          <x:t>71,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>