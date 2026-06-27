--- v7 (2026-06-05)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a86cedd47fd4b1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0d1f2b42a5440f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ad48523dde54ce0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9d9625f91b74561"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re74e24730e954aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ad48523dde54ce0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4faea99db65434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9d9625f91b74561" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree AT1 CoCo Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ0XVF52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>70,889</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,727</x:t>
-[...286 lines deleted...]
-          <x:t>71,032</x:t>
+          <x:t>71,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,837</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>71,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,623</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>