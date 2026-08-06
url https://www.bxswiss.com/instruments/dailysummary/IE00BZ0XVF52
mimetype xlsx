--- v8 (2026-06-27)
+++ v9 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0d1f2b42a5440f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra21ae2c5b5344e8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9d9625f91b74561"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4b4828e65bb426c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4faea99db65434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9d9625f91b74561" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14ef15ea25ac42da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4b4828e65bb426c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree AT1 CoCo Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ0XVF52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...409 lines deleted...]
-          <x:t>72,419</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,671</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>72,620</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,411</x:t>
-[...139 lines deleted...]
-          <x:t>72,895</x:t>
+          <x:t>72,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>