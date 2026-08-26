--- v9 (2026-08-06)
+++ v10 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra21ae2c5b5344e8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red48c7d839d040e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4b4828e65bb426c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc14e8224bcb4f46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14ef15ea25ac42da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4b4828e65bb426c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra58611ad8dd54e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc14e8224bcb4f46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree AT1 CoCo Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ0XVF52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>71,738</x:t>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,140</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...280 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,792</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>