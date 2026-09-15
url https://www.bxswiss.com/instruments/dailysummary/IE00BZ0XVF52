--- v10 (2026-08-26)
+++ v11 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red48c7d839d040e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1bd988400654dcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc14e8224bcb4f46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02b2fa12a5b14bbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra58611ad8dd54e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc14e8224bcb4f46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R806a695c6a354d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02b2fa12a5b14bbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree AT1 CoCo Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ0XVF52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...230 lines deleted...]
-          <x:t>72,666</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>72,837</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,797</x:t>
-[...146 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>72,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,430</x:t>
-[...144 lines deleted...]
-          <x:t>72,702</x:t>
+          <x:t>72,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>