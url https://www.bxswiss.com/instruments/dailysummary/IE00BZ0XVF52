--- v11 (2026-09-15)
+++ v12 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1bd988400654dcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6820cd33812848cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02b2fa12a5b14bbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78f78219d90f469d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R806a695c6a354d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02b2fa12a5b14bbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b70d537154e454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78f78219d90f469d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree AT1 CoCo Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ0XVF52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,430</x:t>
-[...43 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>72,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,515</x:t>
-[...166 lines deleted...]
-          <x:t>72,559</x:t>
+          <x:t>72,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,940</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>72,380</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>