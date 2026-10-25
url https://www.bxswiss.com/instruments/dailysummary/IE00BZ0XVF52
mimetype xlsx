--- v12 (2026-10-05)
+++ v13 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6820cd33812848cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1e7667647764a93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78f78219d90f469d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8612a196a2294e91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b70d537154e454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78f78219d90f469d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R471f14ffb0164225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8612a196a2294e91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree AT1 CoCo Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ0XVF52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...225 lines deleted...]
-          <x:t>72,893</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,818</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>72,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,634</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>