--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b325e281fcc4a73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cca473c9fc24603" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf62606d9f3554020"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dbc30a95a6243fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8883dd3a31a34cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf62606d9f3554020" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26455ebf50b143cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dbc30a95a6243fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II USD Floating Rate Bond UCITS ETF (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ048462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,050</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,073</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>5,050</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,067</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>5,070</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,086</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>5,069</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,056</x:t>
-[...48 lines deleted...]
-          <x:t>5,078</x:t>
+          <x:t>5,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,071</x:t>
-[...485 lines deleted...]
-          <x:t>5,073</x:t>
+          <x:t>5,083</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>