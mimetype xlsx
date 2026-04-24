--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cca473c9fc24603" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1decfe0e7e2a40c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dbc30a95a6243fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97528667a08c440f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26455ebf50b143cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dbc30a95a6243fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc22ddf823dc4cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97528667a08c440f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II USD Floating Rate Bond UCITS ETF (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ048462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,081</x:t>
-[...31 lines deleted...]
-          <x:t>5,046</x:t>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,073</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>5,082</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,098</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>5,062</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,097</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>5,065</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,053</x:t>
-[...11 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,098</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>5,053</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,079</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>5,097</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,100</x:t>
-        </x:is>
-[...35 lines deleted...]
-          <x:t>5,083</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>