--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1decfe0e7e2a40c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda28e45c8c7b464a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97528667a08c440f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R672e15a963f0463f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc22ddf823dc4cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97528667a08c440f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra487d786f3f84626" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R672e15a963f0463f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II USD Floating Rate Bond UCITS ETF (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ048462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,059</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,039</x:t>
-[...26 lines deleted...]
-          <x:t>5,061</x:t>
+          <x:t>5,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,083</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>5,083</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,066</x:t>
-[...16 lines deleted...]
-          <x:t>5,078</x:t>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,061</x:t>
-[...65 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,100</x:t>
-[...21 lines deleted...]
-          <x:t>5,080</x:t>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,066</x:t>
-[...70 lines deleted...]
-          <x:t>5,095</x:t>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,071</x:t>
-[...80 lines deleted...]
-          <x:t>5,083</x:t>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,092</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...118 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,117</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>5,100</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>