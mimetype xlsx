--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda28e45c8c7b464a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re48c3268f6684787" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R672e15a963f0463f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35fbff6c62a24740"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra487d786f3f84626" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R672e15a963f0463f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33f45d1b0fa54eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35fbff6c62a24740" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II USD Floating Rate Bond UCITS ETF (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ048462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>5,083</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,092</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>5,109</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,083</x:t>
-[...11 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>5,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,117</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>5,122</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...92 lines deleted...]
-          <x:t>5,117</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>