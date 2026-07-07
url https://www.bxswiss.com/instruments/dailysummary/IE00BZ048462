--- v7 (2026-06-13)
+++ v8 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re48c3268f6684787" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfddc9e22b1b4434b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35fbff6c62a24740"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf598bb4063245b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33f45d1b0fa54eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35fbff6c62a24740" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39eb2309b6a94bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf598bb4063245b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II USD Floating Rate Bond UCITS ETF (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ048462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,005</x:t>
-[...16 lines deleted...]
-          <x:t>5,021</x:t>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,015</x:t>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,018</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>5,012</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,012</x:t>
-[...16 lines deleted...]
-          <x:t>5,024</x:t>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,013</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>5,043</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>5,031</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>