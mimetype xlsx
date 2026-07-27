--- v8 (2026-07-07)
+++ v9 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfddc9e22b1b4434b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd423780d431040f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf598bb4063245b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R515f219cf6274903"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39eb2309b6a94bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf598bb4063245b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cda5758ea84418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R515f219cf6274903" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II USD Floating Rate Bond UCITS ETF (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ048462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,027</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,012</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>5,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,030</x:t>
-[...4 lines deleted...]
-          <x:t>5,023</x:t>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,025</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>5,028</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,006</x:t>
-[...119 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,052</x:t>
-        </x:is>
-[...337 lines deleted...]
-          <x:t>5,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>