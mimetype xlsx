--- v9 (2026-07-27)
+++ v10 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd423780d431040f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R468772ab7812417a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R515f219cf6274903"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4232434ed2348fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cda5758ea84418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R515f219cf6274903" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b1b996b7a924135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4232434ed2348fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II USD Floating Rate Bond UCITS ETF (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ048462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>5,031</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,037</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>5,036</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,035</x:t>
+          <x:t>5,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,040</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>5,050</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,060</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>5,052</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>