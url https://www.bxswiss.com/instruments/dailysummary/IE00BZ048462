--- v10 (2026-08-16)
+++ v11 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R468772ab7812417a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R819890a1dfea42b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4232434ed2348fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63da93ea247b4dd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b1b996b7a924135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4232434ed2348fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e85a8385a16439d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63da93ea247b4dd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II USD Floating Rate Bond UCITS ETF (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ048462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>5,045</x:t>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,048</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...300 lines deleted...]
-          <x:t>31.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,049</x:t>
-[...70 lines deleted...]
-          <x:t>5,042</x:t>
+          <x:t>5,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,076</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>5,066</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,042</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>5,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,057</x:t>
-[...85 lines deleted...]
-          <x:t>5,063</x:t>
+          <x:t>5,076</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>