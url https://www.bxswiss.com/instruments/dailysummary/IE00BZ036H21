--- v3 (2026-02-24)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4be76b5287ab4ca0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5c99b96230a4a4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b479937ab9b4062"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdde26360e76c448b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4954f4498dc41bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b479937ab9b4062" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7224e304398b4afd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdde26360e76c448b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) USD Corporate Bond UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ036H21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.01.2026</x:t>
-[...41 lines deleted...]
-          <x:t>10,088</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,117</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>27.01.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>10,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>10,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,988</x:t>
-[...399 lines deleted...]
-          <x:t>10,195</x:t>
+          <x:t>10,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,167</x:t>
-[...107 lines deleted...]
-          <x:t>10,081</x:t>
+          <x:t>10,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,236</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>