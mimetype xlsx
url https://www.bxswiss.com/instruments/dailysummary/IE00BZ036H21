--- v4 (2026-04-05)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5c99b96230a4a4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b45ad327bab4a89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdde26360e76c448b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7cdf5d7f1c9460a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7224e304398b4afd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdde26360e76c448b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57a255ce31474c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7cdf5d7f1c9460a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) USD Corporate Bond UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ036H21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>10,001</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,025</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>10,070</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,966</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>11.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,023</x:t>
-[...85 lines deleted...]
-          <x:t>9,996</x:t>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,024</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>27.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,050</x:t>
-        </x:is>
-[...121 lines deleted...]
-          <x:t>10,236</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>