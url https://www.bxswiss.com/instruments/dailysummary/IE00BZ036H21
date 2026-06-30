--- v5 (2026-06-05)
+++ v6 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b45ad327bab4a89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e82c7b2849f4269" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7cdf5d7f1c9460a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb203c41927f487c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57a255ce31474c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7cdf5d7f1c9460a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a17a5f0638144c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb203c41927f487c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) USD Corporate Bond UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ036H21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,064</x:t>
-[...4 lines deleted...]
-          <x:t>10,007</x:t>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,024</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...386 lines deleted...]
-          <x:t>10,013</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,944</x:t>
-[...112 lines deleted...]
-          <x:t>10,050</x:t>
+          <x:t>10,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>