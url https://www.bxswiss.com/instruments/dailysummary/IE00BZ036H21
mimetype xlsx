--- v6 (2026-06-30)
+++ v7 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e82c7b2849f4269" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eaf171e6c26403f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb203c41927f487c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b59f39daab3464f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a17a5f0638144c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb203c41927f487c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8efd033ede56466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b59f39daab3464f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) USD Corporate Bond UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ036H21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,153</x:t>
-[...360 lines deleted...]
-          <x:t>10,370</x:t>
+          <x:t>10,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,211</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>