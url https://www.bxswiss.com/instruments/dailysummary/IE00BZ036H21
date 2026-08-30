--- v7 (2026-07-21)
+++ v8 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eaf171e6c26403f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1be2d88a6030496f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b59f39daab3464f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86d4d862d7e24487"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8efd033ede56466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b59f39daab3464f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4550e9e8f95343b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86d4d862d7e24487" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) USD Corporate Bond UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ036H21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,273</x:t>
-[...161 lines deleted...]
-          <x:t>10,257</x:t>
+          <x:t>10,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,166</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>10,211</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>