--- v8 (2026-08-30)
+++ v9 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1be2d88a6030496f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39650298183f4fc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86d4d862d7e24487"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15b486cae5bc4cce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4550e9e8f95343b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86d4d862d7e24487" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77dbf643661348a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15b486cae5bc4cce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) USD Corporate Bond UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ036H21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>10,126</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,074</x:t>
-[...237 lines deleted...]
-          <x:t>10,243</x:t>
+          <x:t>10,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,220</x:t>
-[...296 lines deleted...]
-          <x:t>10,047</x:t>
+          <x:t>10,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>