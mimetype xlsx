--- v9 (2026-09-19)
+++ v10 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39650298183f4fc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f33071247a04786" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15b486cae5bc4cce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc645ad3d6f84e40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77dbf643661348a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15b486cae5bc4cce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra40aee775fff4058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc645ad3d6f84e40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) USD Corporate Bond UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ036H21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>10,101</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,134</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>9,909</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,893</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>9,985</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-          <x:t>07.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,000</x:t>
-        </x:is>
-[...256 lines deleted...]
-          <x:t>10,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>