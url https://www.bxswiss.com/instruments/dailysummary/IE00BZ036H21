--- v10 (2026-10-09)
+++ v11 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f33071247a04786" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d34e3bc7a054354" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc645ad3d6f84e40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdd93e1c49ce474c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra40aee775fff4058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc645ad3d6f84e40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1a2a1e94cb34832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdd93e1c49ce474c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) USD Corporate Bond UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ036H21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>10,021</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,976</x:t>
-[...16 lines deleted...]
-          <x:t>10,023</x:t>
+          <x:t>10,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,995</x:t>
-[...92 lines deleted...]
-          <x:t>10,002</x:t>
+          <x:t>10,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,964</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>10,078</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>10,134</x:t>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,078</x:t>
-[...43 lines deleted...]
-          <x:t>10,109</x:t>
+          <x:t>10,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,131</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>10,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>