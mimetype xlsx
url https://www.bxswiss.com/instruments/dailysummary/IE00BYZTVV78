--- v13 (2026-09-08)
+++ v14 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde1991aa808b4e69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b7bfa95dc8a4a4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fe17b1382b449fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8266ddb542c5454c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ee1b27d14bf4223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fe17b1382b449fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb573ae70a094102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8266ddb542c5454c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II EUR Corporate Bond 0-3yr ESG UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZTVV78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,605</x:t>
-[...38 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>4,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,631</x:t>
-[...48 lines deleted...]
-          <x:t>4,637</x:t>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,642</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>14.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,655</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>4,654</x:t>
-        </x:is>
-[...386 lines deleted...]
-          <x:t>4,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>