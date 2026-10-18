--- v14 (2026-09-28)
+++ v15 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b7bfa95dc8a4a4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R725ff455b4804246" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8266ddb542c5454c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93f27897dd4b47dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb573ae70a094102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8266ddb542c5454c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c6ea1378ce54203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93f27897dd4b47dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II EUR Corporate Bond 0-3yr ESG UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZTVV78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,631</x:t>
-[...21 lines deleted...]
-          <x:t>4,643</x:t>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,638</x:t>
-[...539 lines deleted...]
-          <x:t>4,654</x:t>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>