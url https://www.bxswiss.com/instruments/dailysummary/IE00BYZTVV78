--- v15 (2026-10-18)
+++ v16 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R725ff455b4804246" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf07a0bad429b4ce4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93f27897dd4b47dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb844c2543ce45ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c6ea1378ce54203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93f27897dd4b47dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62379325e7fb44f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb844c2543ce45ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II EUR Corporate Bond 0-3yr ESG UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZTVV78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...306 lines deleted...]
-          <x:t>4,670</x:t>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,612</x:t>
-[...38 lines deleted...]
-          <x:t>4,583</x:t>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,602</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,579</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>4,610</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,593</x:t>
-[...124 lines deleted...]
-          <x:t>4,593</x:t>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,576</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>4,581</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>