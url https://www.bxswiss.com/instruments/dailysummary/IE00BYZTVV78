--- v5 (2026-03-26)
+++ v6 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cb8d98fa8694f09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe40234967e34c08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R742ebf7003844f07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9a921a2b11d40c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c37f5cc22224b9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R742ebf7003844f07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec92996b5ce94853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9a921a2b11d40c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II EUR Corporate Bond 0-3yr ESG UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZTVV78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,555</x:t>
-[...16 lines deleted...]
-          <x:t>4,561</x:t>
+          <x:t>4,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,549</x:t>
-[...571 lines deleted...]
-          <x:t>4,538</x:t>
+          <x:t>4,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>