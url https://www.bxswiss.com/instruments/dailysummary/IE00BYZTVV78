--- v6 (2026-04-17)
+++ v7 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe40234967e34c08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R585e8e691a884707" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9a921a2b11d40c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R677ff881ff9946e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec92996b5ce94853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9a921a2b11d40c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab841490c0704314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R677ff881ff9946e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II EUR Corporate Bond 0-3yr ESG UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZTVV78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>4,544</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,534</x:t>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,579</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>01.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,571</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,576</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,573</x:t>
-[...16 lines deleted...]
-          <x:t>4,584</x:t>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,574</x:t>
-[...6 lines deleted...]
-          <x:t>07.04.2026</x:t>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,596</x:t>
-[...198 lines deleted...]
-          <x:t>4,597</x:t>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>