--- v7 (2026-05-07)
+++ v8 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R585e8e691a884707" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R568845b92538460b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R677ff881ff9946e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d08a880c1ee4116"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab841490c0704314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R677ff881ff9946e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e13547742264ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d08a880c1ee4116" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II EUR Corporate Bond 0-3yr ESG UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZTVV78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,596</x:t>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,568</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>4,592</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,589</x:t>
-[...97 lines deleted...]
-          <x:t>4,579</x:t>
+          <x:t>4,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,564</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>4,571</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>