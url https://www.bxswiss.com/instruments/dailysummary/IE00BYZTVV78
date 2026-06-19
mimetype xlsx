--- v8 (2026-05-27)
+++ v9 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R568845b92538460b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4facdac112840b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d08a880c1ee4116"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaec54122eab4fa3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e13547742264ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d08a880c1ee4116" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R793820e6ca7b4f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaec54122eab4fa3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II EUR Corporate Bond 0-3yr ESG UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZTVV78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>4,594</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,566</x:t>
-[...16 lines deleted...]
-          <x:t>4,573</x:t>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,560</x:t>
-[...16 lines deleted...]
-          <x:t>4,563</x:t>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,557</x:t>
-[...404 lines deleted...]
-          <x:t>4,507</x:t>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>