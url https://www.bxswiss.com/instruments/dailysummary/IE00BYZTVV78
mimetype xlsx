--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4facdac112840b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re59b4eac71f948d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaec54122eab4fa3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra39dac8693b148ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R793820e6ca7b4f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaec54122eab4fa3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3313e7a9f89941e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra39dac8693b148ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II EUR Corporate Bond 0-3yr ESG UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZTVV78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,563</x:t>
-[...16 lines deleted...]
-          <x:t>4,570</x:t>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,556</x:t>
-        </x:is>
-[...570 lines deleted...]
-          <x:t>4,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>