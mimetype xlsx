--- v10 (2026-07-09)
+++ v11 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re59b4eac71f948d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4f5572ea22c4ecb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra39dac8693b148ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R624842623f3c4310"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3313e7a9f89941e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra39dac8693b148ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38a9ab381f084be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R624842623f3c4310" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II EUR Corporate Bond 0-3yr ESG UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZTVV78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,538</x:t>
-[...43 lines deleted...]
-          <x:t>4,544</x:t>
+          <x:t>4,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,542</x:t>
-[...119 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>4,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,553</x:t>
-[...355 lines deleted...]
-          <x:t>4,556</x:t>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>