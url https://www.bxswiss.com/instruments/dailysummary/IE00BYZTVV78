--- v11 (2026-07-29)
+++ v12 (2026-08-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4f5572ea22c4ecb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49dd104dcb35409b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R624842623f3c4310"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fa4a7a87543481f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38a9ab381f084be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R624842623f3c4310" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8803a1e18c6f438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fa4a7a87543481f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II EUR Corporate Bond 0-3yr ESG UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZTVV78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,562</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,564</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...251 lines deleted...]
-          <x:t>4,559</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,558</x:t>
-[...16 lines deleted...]
-          <x:t>4,577</x:t>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,580</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>4,568</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,564</x:t>
-[...16 lines deleted...]
-          <x:t>4,576</x:t>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,571</x:t>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,580</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,596</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>24.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,588</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>4,583</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,590</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>4,600</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>