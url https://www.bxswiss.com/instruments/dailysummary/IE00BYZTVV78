--- v12 (2026-08-18)
+++ v13 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49dd104dcb35409b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde1991aa808b4e69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fa4a7a87543481f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fe17b1382b449fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8803a1e18c6f438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fa4a7a87543481f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ee1b27d14bf4223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fe17b1382b449fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II EUR Corporate Bond 0-3yr ESG UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZTVV78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,607</x:t>
-[...178 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,632</x:t>
-[...16 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,628</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>4,621</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,615</x:t>
-[...16 lines deleted...]
-          <x:t>4,624</x:t>
+          <x:t>4,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,621</x:t>
-[...16 lines deleted...]
-          <x:t>4,632</x:t>
+          <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,640</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>4,649</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,642</x:t>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,650</x:t>
-        </x:is>
-[...52 lines deleted...]
-          <x:t>4,652</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>