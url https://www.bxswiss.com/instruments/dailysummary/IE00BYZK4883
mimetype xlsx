--- v12 (2026-08-31)
+++ v13 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b9db5b96f3d49d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9bac8804bac426a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9319124dc7f4d67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba348acc69ef47e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reabc410634df440e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9319124dc7f4d67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6fdd4e5a7474e51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba348acc69ef47e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Digitalisation UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZK4883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,800</x:t>
-[...139 lines deleted...]
-          <x:t>9,696</x:t>
+          <x:t>9,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,712</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>9,943</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,994</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>