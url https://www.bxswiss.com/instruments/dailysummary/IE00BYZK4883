--- v13 (2026-10-08)
+++ v14 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9bac8804bac426a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54614d7f5bba4382" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba348acc69ef47e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28b93d56c5454ca9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6fdd4e5a7474e51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba348acc69ef47e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6335993b307445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28b93d56c5454ca9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Digitalisation UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZK4883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,581 +149,176 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...215 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,837</x:t>
-[...102 lines deleted...]
-          <x:t>9,804</x:t>
+          <x:t>9,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,702</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>9,712</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...74 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,773</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,734</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>