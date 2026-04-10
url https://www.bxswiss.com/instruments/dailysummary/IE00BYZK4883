--- v4 (2026-03-14)
+++ v5 (2026-04-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb31ed20923b44acb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f9251e2101d4813" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6300e206993f40d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf321c95b1b1146ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7cf60833f2b432b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6300e206993f40d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R827509715ea84142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf321c95b1b1146ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Digitalisation UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZK4883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>7,697</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>7,727</x:t>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,459</x:t>
-[...26 lines deleted...]
-          <x:t>7,399</x:t>
+          <x:t>7,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,485</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>7,385</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,328</x:t>
-[...102 lines deleted...]
-          <x:t>7,644</x:t>
+          <x:t>7,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,589</x:t>
-[...6 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>7,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,573</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>10.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,742</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>7,742</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,584</x:t>
-        </x:is>
-[...84 lines deleted...]
-          <x:t>7,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>