--- v5 (2026-04-10)
+++ v6 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f9251e2101d4813" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f1c26a23efc4f4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf321c95b1b1146ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f0bfba948534d96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R827509715ea84142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf321c95b1b1146ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fac28db6e3e4533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f0bfba948534d96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Digitalisation UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZK4883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,742</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>7,742</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,584</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...418 lines deleted...]
-          <x:t>7,562</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,425</x:t>
-[...112 lines deleted...]
-          <x:t>7,584</x:t>
+          <x:t>7,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>