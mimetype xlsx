--- v6 (2026-05-01)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f1c26a23efc4f4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2777a683d1a405a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f0bfba948534d96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re11641635a08431f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fac28db6e3e4533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f0bfba948534d96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8981ceb959a4a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re11641635a08431f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Digitalisation UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZK4883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>8,148</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,117</x:t>
-[...16 lines deleted...]
-          <x:t>8,123</x:t>
+          <x:t>8,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,068</x:t>
-[...146 lines deleted...]
-          <x:t>8,079</x:t>
+          <x:t>8,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,002</x:t>
-[...58 lines deleted...]
-          <x:t>7,941</x:t>
+          <x:t>8,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>