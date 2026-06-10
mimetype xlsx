--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2777a683d1a405a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8da9ec72d5ac439b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re11641635a08431f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra81c3c3f67814910"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8981ceb959a4a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re11641635a08431f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66d9b037dbe64bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra81c3c3f67814910" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Digitalisation UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZK4883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...166 lines deleted...]
-          <x:t>8,079</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,002</x:t>
-[...327 lines deleted...]
-        <x:is>
           <x:t>8,178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,141</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>