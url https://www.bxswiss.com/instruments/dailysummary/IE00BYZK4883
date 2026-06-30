--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8da9ec72d5ac439b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ccae16c86ab48f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra81c3c3f67814910"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf32baa71ae924b97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66d9b037dbe64bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra81c3c3f67814910" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f5fac28028b4701" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf32baa71ae924b97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Digitalisation UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZK4883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...338 lines deleted...]
-          <x:t>8,445</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,527</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>8,575</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,708</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>8,557</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,772</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>