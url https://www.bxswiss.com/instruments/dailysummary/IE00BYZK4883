--- v9 (2026-06-30)
+++ v10 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ccae16c86ab48f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad195a65874141b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf32baa71ae924b97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0637ba9c0c804f3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f5fac28028b4701" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf32baa71ae924b97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6510ed687ba542de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0637ba9c0c804f3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Digitalisation UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZK4883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...296 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,684</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,577</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>