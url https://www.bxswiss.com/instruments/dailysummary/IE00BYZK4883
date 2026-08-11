--- v10 (2026-07-22)
+++ v11 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad195a65874141b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R583689598eb24708" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0637ba9c0c804f3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re78019ae3666444e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6510ed687ba542de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0637ba9c0c804f3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85e46b45739d469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re78019ae3666444e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Digitalisation UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZK4883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...193 lines deleted...]
-          <x:t>8,816</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,804</x:t>
-[...264 lines deleted...]
-          <x:t>9,379</x:t>
+          <x:t>9,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,311</x:t>
-[...107 lines deleted...]
-          <x:t>9,183</x:t>
+          <x:t>9,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>