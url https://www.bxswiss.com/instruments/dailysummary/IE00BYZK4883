--- v11 (2026-08-11)
+++ v12 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R583689598eb24708" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b9db5b96f3d49d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re78019ae3666444e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9319124dc7f4d67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85e46b45739d469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re78019ae3666444e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reabc410634df440e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9319124dc7f4d67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Digitalisation UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZK4883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>9,379</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,311</x:t>
-[...312 lines deleted...]
-        <x:is>
           <x:t>9,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,317</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>