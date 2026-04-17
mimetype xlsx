--- v4 (2026-03-10)
+++ v5 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4132962914b14600" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc4884797d7e4689" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red84ddf79aeb4734"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a93a85163c548f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a82cd5a8f824ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red84ddf79aeb4734" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddc71aaf7fea4b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a93a85163c548f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Healthcare Innovation UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZK4776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.02.2026</x:t>
-[...53 lines deleted...]
-          <x:t>10.02.2026</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,085</x:t>
-[...522 lines deleted...]
-          <x:t>6,882</x:t>
+          <x:t>7,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>