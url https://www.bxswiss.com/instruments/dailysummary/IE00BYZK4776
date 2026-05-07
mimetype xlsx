--- v5 (2026-04-17)
+++ v6 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc4884797d7e4689" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70e06c7ac56d4619" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a93a85163c548f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc0031d3389b41f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddc71aaf7fea4b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a93a85163c548f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R673ae59adcd447e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc0031d3389b41f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Healthcare Innovation UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZK4776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>6,899</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,778</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...239 lines deleted...]
-          <x:t>6,728</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...289 lines deleted...]
-          <x:t>7,023</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>