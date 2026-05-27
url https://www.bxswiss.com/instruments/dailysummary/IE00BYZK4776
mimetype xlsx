--- v6 (2026-05-07)
+++ v7 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70e06c7ac56d4619" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13cffa64b21f4121" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc0031d3389b41f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e0b4be0b3334008"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R673ae59adcd447e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc0031d3389b41f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6980c81e6c0d48e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e0b4be0b3334008" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Healthcare Innovation UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZK4776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>7,046</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,993</x:t>
-[...48 lines deleted...]
-          <x:t>6,906</x:t>
+          <x:t>6,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,917</x:t>
-        </x:is>
-[...457 lines deleted...]
-          <x:t>6,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>