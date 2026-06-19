--- v7 (2026-05-27)
+++ v8 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13cffa64b21f4121" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23c589626e214560" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e0b4be0b3334008"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf8f5695135b4bc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6980c81e6c0d48e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e0b4be0b3334008" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3666090cd36c45ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf8f5695135b4bc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Healthcare Innovation UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZK4776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,845</x:t>
-[...453 lines deleted...]
-          <x:t>6,832</x:t>
+          <x:t>6,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,790</x:t>
-[...58 lines deleted...]
-          <x:t>6,917</x:t>
+          <x:t>6,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,146</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>