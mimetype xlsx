--- v8 (2026-06-19)
+++ v9 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23c589626e214560" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1915e0baaefa4910" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf8f5695135b4bc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ba61e02ca1640ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3666090cd36c45ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf8f5695135b4bc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd23181dd09d4dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ba61e02ca1640ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Healthcare Innovation UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZK4776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>6,991</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,980</x:t>
-[...274 lines deleted...]
-          <x:t>7,146</x:t>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>