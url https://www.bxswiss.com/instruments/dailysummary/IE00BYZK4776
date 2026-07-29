--- v9 (2026-07-09)
+++ v10 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1915e0baaefa4910" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b2c55e532594e68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ba61e02ca1640ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf33626317c784dbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd23181dd09d4dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ba61e02ca1640ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56c667e245ca4c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf33626317c784dbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Healthcare Innovation UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZK4776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>