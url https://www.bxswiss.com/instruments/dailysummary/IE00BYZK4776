--- v10 (2026-07-29)
+++ v11 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b2c55e532594e68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b2a8dec8c734c68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf33626317c784dbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63e94fa280d24ecf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56c667e245ca4c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf33626317c784dbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33b64a7783e04949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63e94fa280d24ecf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Healthcare Innovation UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZK4776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>7,797</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,796</x:t>
-[...16 lines deleted...]
-          <x:t>7,944</x:t>
+          <x:t>7,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,909</x:t>
-[...490 lines deleted...]
-          <x:t>7,999</x:t>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>