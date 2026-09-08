--- v11 (2026-08-19)
+++ v12 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b2a8dec8c734c68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra91ed4a0b9d24e16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63e94fa280d24ecf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb840d7e70af44807"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33b64a7783e04949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63e94fa280d24ecf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82e76ba7da7647bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb840d7e70af44807" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Healthcare Innovation UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZK4776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>