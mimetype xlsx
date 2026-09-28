--- v12 (2026-09-08)
+++ v13 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra91ed4a0b9d24e16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9814ae45714144d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb840d7e70af44807"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67eb6208c5b24258"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82e76ba7da7647bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb840d7e70af44807" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf745c93bacd416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67eb6208c5b24258" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Healthcare Innovation UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZK4776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...269 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,568</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>8,562</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,981</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>