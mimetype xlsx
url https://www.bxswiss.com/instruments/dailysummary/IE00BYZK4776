--- v13 (2026-09-28)
+++ v14 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9814ae45714144d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcb7bc0b66b14e2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67eb6208c5b24258"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c8b5d2c74de4244"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf745c93bacd416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67eb6208c5b24258" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dc47cec4454400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c8b5d2c74de4244" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Healthcare Innovation UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZK4776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,446 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...203 lines deleted...]
-          <x:t>8,562</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,568</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...182 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,690</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>