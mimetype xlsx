--- v14 (2026-10-18)
+++ v15 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcb7bc0b66b14e2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4cc4316a5cb48b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c8b5d2c74de4244"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ee84a07eb6b4389"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dc47cec4454400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c8b5d2c74de4244" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf46309f8111a41cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ee84a07eb6b4389" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Healthcare Innovation UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZK4776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...41 lines deleted...]
-          <x:t>8,690</x:t>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,831</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>28.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,036</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>9,119</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...227 lines deleted...]
-          <x:t>8,842</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>