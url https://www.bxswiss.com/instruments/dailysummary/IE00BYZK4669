--- v13 (2026-09-03)
+++ v14 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R650a287a1f9b4e52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda80ced97bfa4b20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R957de914fe47442d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc1cf9a5d0b44039"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23b8c920bd57410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R957de914fe47442d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59a7d95d308f42f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc1cf9a5d0b44039" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Ageing Population UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZK4669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>8,815</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>8,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,790</x:t>
-[...539 lines deleted...]
-          <x:t>8,939</x:t>
+          <x:t>8,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>