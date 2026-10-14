--- v14 (2026-09-23)
+++ v15 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda80ced97bfa4b20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf01356deb05c4dc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc1cf9a5d0b44039"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9261c24e7474df6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59a7d95d308f42f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc1cf9a5d0b44039" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c20e6bf2219453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9261c24e7474df6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Ageing Population UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZK4669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...176 lines deleted...]
-          <x:t>8,838</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,881</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>8,937</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,854</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>8,788</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,828</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,750</x:t>
+          <x:t>8,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,776</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,805</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...96 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>