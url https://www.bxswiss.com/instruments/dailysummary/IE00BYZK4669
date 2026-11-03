--- v15 (2026-10-14)
+++ v16 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf01356deb05c4dc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R824e6e32a9b049ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9261c24e7474df6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R984228cddc1f46ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c20e6bf2219453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9261c24e7474df6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R535909d5b2e74a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R984228cddc1f46ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Ageing Population UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZK4669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...122 lines deleted...]
-          <x:t>8,754</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,757</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>8,615</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,603</x:t>
-[...205 lines deleted...]
-          <x:t>8,626</x:t>
+          <x:t>8,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,595</x:t>
-[...16 lines deleted...]
-          <x:t>8,583</x:t>
+          <x:t>8,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,524</x:t>
-[...112 lines deleted...]
-          <x:t>8,557</x:t>
+          <x:t>8,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>