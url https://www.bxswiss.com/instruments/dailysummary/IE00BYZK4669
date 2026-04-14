--- v5 (2026-03-25)
+++ v6 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfeca584bf524c73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7acd114c9d944f70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d25dbbbb5fa49f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e14e0af3afd422b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dadf7c5b4f74d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d25dbbbb5fa49f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca96858bac0042f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e14e0af3afd422b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Ageing Population UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZK4669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>7,673</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,566</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>7,618</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,549</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>7,229</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>