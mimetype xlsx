--- v6 (2026-04-14)
+++ v7 (2026-05-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7acd114c9d944f70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ed66d28990e48a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e14e0af3afd422b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39fe5bb0060c4753"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca96858bac0042f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e14e0af3afd422b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc34936978b2d4560" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39fe5bb0060c4753" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Ageing Population UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZK4669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,604</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>