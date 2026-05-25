--- v7 (2026-05-05)
+++ v8 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ed66d28990e48a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra81694e363ad4933" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39fe5bb0060c4753"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47f780f6d3c64ac4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc34936978b2d4560" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39fe5bb0060c4753" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04a9357465bd4fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47f780f6d3c64ac4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Ageing Population UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZK4669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>7,590</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,546</x:t>
-[...43 lines deleted...]
-          <x:t>7,572</x:t>
+          <x:t>7,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,541</x:t>
-[...70 lines deleted...]
-          <x:t>7,658</x:t>
+          <x:t>7,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,679</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>7,604</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>