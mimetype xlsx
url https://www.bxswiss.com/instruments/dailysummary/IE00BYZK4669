--- v8 (2026-05-25)
+++ v9 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra81694e363ad4933" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dc6a5589a9a419e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47f780f6d3c64ac4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4f3edea670b4bdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04a9357465bd4fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47f780f6d3c64ac4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0d1f388ef404f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4f3edea670b4bdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Ageing Population UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZK4669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>7,648</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,622</x:t>
-[...384 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>7,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,743</x:t>
-[...70 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,757</x:t>
-[...63 lines deleted...]
-          <x:t>7,751</x:t>
+          <x:t>7,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>