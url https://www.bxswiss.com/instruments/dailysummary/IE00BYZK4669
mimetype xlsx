--- v9 (2026-06-14)
+++ v10 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dc6a5589a9a419e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73db68a80e964418" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4f3edea670b4bdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3d821edc77846f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0d1f388ef404f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4f3edea670b4bdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58fa41af86cd45af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3d821edc77846f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Ageing Population UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZK4669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,743</x:t>
-[...70 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,757</x:t>
-[...305 lines deleted...]
-        <x:is>
           <x:t>7,763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,696</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>