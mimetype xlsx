--- v10 (2026-07-04)
+++ v11 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73db68a80e964418" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29d3addde18844b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3d821edc77846f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R066d11e5ec0546ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58fa41af86cd45af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3d821edc77846f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55a6cdc125574781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R066d11e5ec0546ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Ageing Population UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZK4669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>