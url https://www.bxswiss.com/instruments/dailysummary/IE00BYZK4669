--- v11 (2026-07-24)
+++ v12 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29d3addde18844b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8f23014fada476a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R066d11e5ec0546ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra54c3082130a430b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55a6cdc125574781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R066d11e5ec0546ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88ef01b6f12047dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra54c3082130a430b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Ageing Population UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZK4669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,594</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,578</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,573</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>8,542</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>8,527</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,596</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>8,587</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,535</x:t>
-[...247 lines deleted...]
-          <x:t>8,560</x:t>
+          <x:t>8,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>