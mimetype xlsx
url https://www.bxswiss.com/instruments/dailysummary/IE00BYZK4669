--- v12 (2026-08-13)
+++ v13 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8f23014fada476a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R650a287a1f9b4e52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra54c3082130a430b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R957de914fe47442d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88ef01b6f12047dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra54c3082130a430b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23b8c920bd57410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R957de914fe47442d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Ageing Population UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZK4669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>8,824</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,750</x:t>
-[...134 lines deleted...]
-          <x:t>8,786</x:t>
+          <x:t>8,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,850</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>8,885</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,914</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>8,858</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,908</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>8,902</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>