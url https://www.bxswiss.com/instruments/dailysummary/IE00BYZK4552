--- v5 (2026-03-29)
+++ v6 (2026-04-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b14411e5e8543b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35a2d41790ce4d66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fcbc8a90b7c48ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01c918fb63734834"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d2fa534a47e475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fcbc8a90b7c48ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb86f61f623314b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01c918fb63734834" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Automation &amp; Robotics UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZK4552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>