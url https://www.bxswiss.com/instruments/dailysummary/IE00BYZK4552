--- v6 (2026-04-18)
+++ v7 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35a2d41790ce4d66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce7dde8ee11c40fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01c918fb63734834"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2190a75745f24901"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb86f61f623314b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01c918fb63734834" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11b74b3005fb4127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2190a75745f24901" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Automation &amp; Robotics UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZK4552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,569</x:t>
+          <x:t>12,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,264</x:t>
-[...6 lines deleted...]
-          <x:t>23.03.2026</x:t>
+          <x:t>12,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,569</x:t>
+          <x:t>13,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,339</x:t>
-[...60 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>13,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,465</x:t>
+          <x:t>15,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,278</x:t>
-[...377 lines deleted...]
-          <x:t>14,197</x:t>
+          <x:t>15,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>