--- v7 (2026-05-09)
+++ v8 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce7dde8ee11c40fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fc9edfad37b4102" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2190a75745f24901"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9b4454e788e41d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11b74b3005fb4127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2190a75745f24901" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd492f75212b04898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9b4454e788e41d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Automation &amp; Robotics UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZK4552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>