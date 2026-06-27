--- v8 (2026-05-29)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fc9edfad37b4102" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7b91f05bc2a4c1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9b4454e788e41d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56605cfa1b7647d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd492f75212b04898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9b4454e788e41d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f52ff48c43e4058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56605cfa1b7647d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Automation &amp; Robotics UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZK4552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...215 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,904</x:t>
+          <x:t>16,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,845</x:t>
-[...350 lines deleted...]
-          <x:t>16,370</x:t>
+          <x:t>16,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>