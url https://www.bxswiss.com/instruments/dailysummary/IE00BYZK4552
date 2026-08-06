--- v9 (2026-06-27)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7b91f05bc2a4c1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc42b6c050bc4e5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56605cfa1b7647d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28d308c188944e4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f52ff48c43e4058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56605cfa1b7647d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd134b7e01f4346b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28d308c188944e4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Automation &amp; Robotics UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZK4552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>16,641</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,160</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...595 lines deleted...]
-          <x:t>16,845</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>