--- v10 (2026-08-06)
+++ v11 (2026-08-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc42b6c050bc4e5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd638a273f93c40be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28d308c188944e4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R216dbd11665243cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd134b7e01f4346b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28d308c188944e4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff162ede70644dfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R216dbd11665243cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Automation &amp; Robotics UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZK4552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,489</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>18,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,500</x:t>
-[...576 lines deleted...]
-          <x:t>17,405</x:t>
+          <x:t>17,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>