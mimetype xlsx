--- v11 (2026-08-27)
+++ v12 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd638a273f93c40be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaf7af9b4b39426e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R216dbd11665243cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba6283db710f4f59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff162ede70644dfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R216dbd11665243cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b56607314d64a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba6283db710f4f59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Automation &amp; Robotics UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZK4552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>