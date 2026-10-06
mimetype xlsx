--- v12 (2026-09-16)
+++ v13 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaf7af9b4b39426e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34843227a89c4219" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba6283db710f4f59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8f6d4d445064fca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b56607314d64a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba6283db710f4f59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a622033c2724d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8f6d4d445064fca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Automation &amp; Robotics UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZK4552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,094</x:t>
+          <x:t>17,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,082</x:t>
-[...33 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>17,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,481</x:t>
+          <x:t>17,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,269</x:t>
-[...156 lines deleted...]
-          <x:t>15,000</x:t>
+          <x:t>17,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,597</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>16,812</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,874</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>