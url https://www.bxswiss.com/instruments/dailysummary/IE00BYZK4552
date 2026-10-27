--- v13 (2026-10-06)
+++ v14 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34843227a89c4219" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcec04fb1a6f54566" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8f6d4d445064fca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8acf38f7bc94a1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a622033c2724d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8f6d4d445064fca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9b955e84c014c33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8acf38f7bc94a1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Automation &amp; Robotics UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZK4552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,606</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>