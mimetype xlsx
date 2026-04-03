--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04848bef26c54ee7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50c89c501ca54db6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac18621b0f524117"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b84452907af4764"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf839b4055f064830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac18621b0f524117" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re49a9c1d339545ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b84452907af4764" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Global Govt Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZ28V50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,222 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,795</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>4,819</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,804</x:t>
-[...501 lines deleted...]
-        <x:is>
           <x:t>4,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,771</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>