--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50c89c501ca54db6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra42bbd17e8424f81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b84452907af4764"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e449e886cbc49f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re49a9c1d339545ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b84452907af4764" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9097db2328de4ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e449e886cbc49f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Global Govt Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZ28V50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>4,791</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,764</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>4,791</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,756</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>4,736</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,711</x:t>
-[...97 lines deleted...]
-          <x:t>4,740</x:t>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,716</x:t>
-[...70 lines deleted...]
-          <x:t>4,663</x:t>
+          <x:t>4,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,653</x:t>
-[...220 lines deleted...]
-          <x:t>4,701</x:t>
+          <x:t>4,738</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>