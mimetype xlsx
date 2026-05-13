--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra42bbd17e8424f81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c4ec137129e4f51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e449e886cbc49f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18e689b478fe45e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9097db2328de4ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e449e886cbc49f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3f6b01747234176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18e689b478fe45e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Global Govt Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZ28V50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,663</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,653</x:t>
-[...43 lines deleted...]
-          <x:t>4,703</x:t>
+          <x:t>4,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,701</x:t>
-[...21 lines deleted...]
-          <x:t>4,694</x:t>
+          <x:t>4,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,678</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>01.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,712</x:t>
-[...350 lines deleted...]
-          <x:t>4,738</x:t>
+          <x:t>4,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>