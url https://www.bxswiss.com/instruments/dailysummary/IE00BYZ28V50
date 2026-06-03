--- v8 (2026-05-13)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c4ec137129e4f51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd2fe5fdff0e4a8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18e689b478fe45e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61aae6a2b48f49ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3f6b01747234176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18e689b478fe45e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re12e38af345942d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61aae6a2b48f49ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Global Govt Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZ28V50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,701</x:t>
+          <x:t>4,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,711</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...521 lines deleted...]
-          <x:t>4,712</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,717</x:t>
-        </x:is>
-[...8 lines deleted...]
-          <x:t>4,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>