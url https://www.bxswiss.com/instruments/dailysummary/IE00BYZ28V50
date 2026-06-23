--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd2fe5fdff0e4a8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2962c6d05d447b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61aae6a2b48f49ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bd97fbbcf184153"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re12e38af345942d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61aae6a2b48f49ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdb023ac2c7a4a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bd97fbbcf184153" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Global Govt Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZ28V50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>4,731</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,713</x:t>
-[...114 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,717</x:t>
+          <x:t>4,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,704</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,696</x:t>
-[...11 lines deleted...]
-          <x:t>14.05.2026</x:t>
+          <x:t>4,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,711</x:t>
-[...102 lines deleted...]
-          <x:t>4,650</x:t>
+          <x:t>4,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,648</x:t>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,677</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>4,717</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>