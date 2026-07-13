--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2962c6d05d447b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R179d8d00094245ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bd97fbbcf184153"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ffdcace13b34715"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdb023ac2c7a4a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bd97fbbcf184153" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2643034073644e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ffdcace13b34715" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Global Govt Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZ28V50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,692</x:t>
+          <x:t>4,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,681</x:t>
-[...533 lines deleted...]
-        <x:is>
           <x:t>4,677</x:t>
-        </x:is>
-[...3 lines deleted...]
-          <x:t>4,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>