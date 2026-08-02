--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R179d8d00094245ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1aa6ae9c72c49a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ffdcace13b34715"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree517ae537f740a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2643034073644e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ffdcace13b34715" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R947f68dd39054d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree517ae537f740a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Global Govt Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZ28V50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,676</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>4,677</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,684</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>4,699</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,697</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>4,696</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>4,667</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,644</x:t>
-[...11 lines deleted...]
-          <x:t>4,660</x:t>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,666</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>4,677</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>