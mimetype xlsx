--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1aa6ae9c72c49a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra918a891d82d496f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree517ae537f740a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7061e269eb2c471b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R947f68dd39054d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree517ae537f740a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ba846edc7e74c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7061e269eb2c471b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Global Govt Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYZ28V50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,689</x:t>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,687</x:t>
-[...6 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,669</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>4,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,684</x:t>
-[...495 lines deleted...]
-          <x:t>4,653</x:t>
+          <x:t>4,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>