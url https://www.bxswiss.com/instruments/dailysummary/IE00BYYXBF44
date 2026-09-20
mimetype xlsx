--- v11 (2026-08-31)
+++ v12 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e8a283a8aca4881" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a434c7ecc3f431e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f0fea5f15ac41d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ee87d5f0f114647"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74779cfcd8ff497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f0fea5f15ac41d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8a4d09470d64ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ee87d5f0f114647" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE Emerging Markets High Dividend Low Volatility UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYYXBF44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>24,035</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,035</x:t>
-[...479 lines deleted...]
-        <x:is>
           <x:t>24,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,181</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>