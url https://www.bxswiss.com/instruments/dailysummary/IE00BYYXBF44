--- v12 (2026-09-20)
+++ v13 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a434c7ecc3f431e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb20c836364b642f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ee87d5f0f114647"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08feca1eb62f4a14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8a4d09470d64ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ee87d5f0f114647" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1db8c2362dd94ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08feca1eb62f4a14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE Emerging Markets High Dividend Low Volatility UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYYXBF44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>24,220</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,074</x:t>
-[...65 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>24,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,801</x:t>
-[...26 lines deleted...]
-          <x:t>24,979</x:t>
+          <x:t>24,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,562</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>24,354</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>