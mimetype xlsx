--- v13 (2026-10-10)
+++ v14 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb20c836364b642f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85e5e7e618c54e6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08feca1eb62f4a14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d6f2150ee0c41e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1db8c2362dd94ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08feca1eb62f4a14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32e932d8728d4dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d6f2150ee0c41e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE Emerging Markets High Dividend Low Volatility UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYYXBF44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>24,548</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,488</x:t>
-[...102 lines deleted...]
-          <x:t>24,322</x:t>
+          <x:t>24,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,464</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>25,271</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>