--- v4 (2026-02-21)
+++ v5 (2026-04-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf466adceae44208" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f14fcbe4b4e48cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d8b651f3f6e4209"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R846292ed00784dc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7a425010a5a4a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d8b651f3f6e4209" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58b885d9653543c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R846292ed00784dc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE Emerging Markets High Dividend Low Volatility UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYYXBF44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...107 lines deleted...]
-          <x:t>26.01.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>22,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>22,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,726</x:t>
-[...242 lines deleted...]
-          <x:t>22,862</x:t>
+          <x:t>23,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,112</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>23,473</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>