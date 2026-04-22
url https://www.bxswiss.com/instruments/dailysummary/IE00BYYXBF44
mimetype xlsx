--- v5 (2026-04-02)
+++ v6 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f14fcbe4b4e48cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68802038496e40aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R846292ed00784dc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0875e3b121b84771"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58b885d9653543c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R846292ed00784dc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8f491f109f342fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0875e3b121b84771" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE Emerging Markets High Dividend Low Volatility UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYYXBF44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,608 +149,203 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>23,645</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,273</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...239 lines deleted...]
-          <x:t>22,798</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,882</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...290 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,112</x:t>
@@ -764,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>