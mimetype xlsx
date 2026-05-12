--- v6 (2026-04-22)
+++ v7 (2026-05-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68802038496e40aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27b35ddc251a4832" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0875e3b121b84771"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3496c4a43b4848c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8f491f109f342fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0875e3b121b84771" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bf09ac54f1045e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3496c4a43b4848c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE Emerging Markets High Dividend Low Volatility UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYYXBF44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>23,167</x:t>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,061</x:t>
-[...463 lines deleted...]
-          <x:t>23,946</x:t>
+          <x:t>23,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>