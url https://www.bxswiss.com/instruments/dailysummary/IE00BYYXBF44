--- v7 (2026-05-12)
+++ v8 (2026-06-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27b35ddc251a4832" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf33e84949a034996" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3496c4a43b4848c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c0997aefdbc445c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bf09ac54f1045e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3496c4a43b4848c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65c41a4b9b1345fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c0997aefdbc445c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE Emerging Markets High Dividend Low Volatility UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYYXBF44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>