--- v8 (2026-06-01)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf33e84949a034996" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raba60a78aff54730" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c0997aefdbc445c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22b3fc6fa59644f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65c41a4b9b1345fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c0997aefdbc445c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f915c82fecd43a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22b3fc6fa59644f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE Emerging Markets High Dividend Low Volatility UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYYXBF44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,636</x:t>
-[...286 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>23,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,211</x:t>
-[...90 lines deleted...]
-          <x:t>23,238</x:t>
+          <x:t>22,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,947</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>