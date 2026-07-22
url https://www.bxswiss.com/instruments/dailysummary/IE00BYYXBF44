--- v9 (2026-06-22)
+++ v10 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raba60a78aff54730" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54928c181f754d0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22b3fc6fa59644f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7de1c904fb94848"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f915c82fecd43a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22b3fc6fa59644f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5846556d0d614dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7de1c904fb94848" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE Emerging Markets High Dividend Low Volatility UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYYXBF44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>23,421</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,117</x:t>
-[...33 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>22,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,017</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>23,603</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>23,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>23,382</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>22,947</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>