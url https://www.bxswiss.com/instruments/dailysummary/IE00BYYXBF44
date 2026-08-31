--- v10 (2026-07-22)
+++ v11 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54928c181f754d0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e8a283a8aca4881" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7de1c904fb94848"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f0fea5f15ac41d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5846556d0d614dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7de1c904fb94848" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74779cfcd8ff497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f0fea5f15ac41d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE Emerging Markets High Dividend Low Volatility UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYYXBF44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...382 lines deleted...]
-          <x:t>23,115</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,046</x:t>
-[...193 lines deleted...]
-          <x:t>23,841</x:t>
+          <x:t>23,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>