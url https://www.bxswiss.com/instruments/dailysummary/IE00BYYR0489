--- v11 (2026-08-29)
+++ v12 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R790f4e1cbd1e4d86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47d53ffc51db46b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R852aae864e8248fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1af9e914599742db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3f8084fe9be463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R852aae864e8248fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cc144847a05417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1af9e914599742db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI Saudi Arabia Capped UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYYR0489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>6,323</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,304</x:t>
-[...215 lines deleted...]
-          <x:t>6,420</x:t>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,438</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,456</x:t>
-[...242 lines deleted...]
-          <x:t>6,741</x:t>
+          <x:t>6,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>