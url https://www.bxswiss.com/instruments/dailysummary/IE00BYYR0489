--- v12 (2026-09-20)
+++ v13 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47d53ffc51db46b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72951458923b412f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1af9e914599742db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75deda305d4f48f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cc144847a05417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1af9e914599742db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re028bdb1451f4653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75deda305d4f48f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI Saudi Arabia Capped UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYYR0489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>6,486</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,551</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...440 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,450</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>