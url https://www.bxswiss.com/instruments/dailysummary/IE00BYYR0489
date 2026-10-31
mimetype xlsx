--- v13 (2026-10-11)
+++ v14 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72951458923b412f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda78c831b8b245cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75deda305d4f48f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eb75bbd76a44916"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re028bdb1451f4653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75deda305d4f48f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9d73d8fce434e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eb75bbd76a44916" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI Saudi Arabia Capped UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYYR0489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...360 lines deleted...]
-          <x:t>6,386</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,332</x:t>
-[...70 lines deleted...]
-          <x:t>6,290</x:t>
+          <x:t>6,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,202</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>6,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>