--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R837dcfa0e4e74900" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53e0ce3c307f43d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03f9ae3040fd419c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f37d198af2341b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3917af67edf4ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03f9ae3040fd419c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf262e8ecb13c4d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f37d198af2341b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI Saudi Arabia Capped UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYYR0489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>6,497</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,497</x:t>
-[...598 lines deleted...]
-          <x:t>6,304</x:t>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>