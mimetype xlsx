--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53e0ce3c307f43d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ce3bd88b0ca4819" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f37d198af2341b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a2cbd2a3624429d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf262e8ecb13c4d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f37d198af2341b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6762cc1dd324ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a2cbd2a3624429d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI Saudi Arabia Capped UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYYR0489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,400</x:t>
-[...48 lines deleted...]
-          <x:t>6,420</x:t>
+          <x:t>6,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,331</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>6,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,469</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>