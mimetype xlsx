--- v7 (2026-04-24)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ce3bd88b0ca4819" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaca599598474959" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a2cbd2a3624429d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d2f7d31227449bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6762cc1dd324ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a2cbd2a3624429d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7809219639334d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d2f7d31227449bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI Saudi Arabia Capped UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYYR0489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>6,162</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,137</x:t>
-[...571 lines deleted...]
-          <x:t>6,528</x:t>
+          <x:t>6,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,434</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>