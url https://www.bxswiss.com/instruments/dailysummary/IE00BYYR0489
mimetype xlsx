--- v8 (2026-06-03)
+++ v9 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaca599598474959" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a46f13e4eb34ed5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d2f7d31227449bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re539569752ed4c69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7809219639334d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d2f7d31227449bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ca5868b89d949dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re539569752ed4c69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI Saudi Arabia Capped UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYYR0489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,443</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>6,395</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,400</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>6,434</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>