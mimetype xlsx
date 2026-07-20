--- v9 (2026-06-29)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a46f13e4eb34ed5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc056e35411cd49d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re539569752ed4c69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47ee7af9d2ea416f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ca5868b89d949dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re539569752ed4c69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1be752f2c99348f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47ee7af9d2ea416f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI Saudi Arabia Capped UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYYR0489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>6,544</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,363</x:t>
-[...475 lines deleted...]
-          <x:t>6,425</x:t>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,378</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>