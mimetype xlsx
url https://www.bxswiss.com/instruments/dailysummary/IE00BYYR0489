--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc056e35411cd49d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R790f4e1cbd1e4d86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47ee7af9d2ea416f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R852aae864e8248fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1be752f2c99348f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47ee7af9d2ea416f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3f8084fe9be463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R852aae864e8248fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI Saudi Arabia Capped UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYYR0489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>6,504</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,518</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>6,304</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>