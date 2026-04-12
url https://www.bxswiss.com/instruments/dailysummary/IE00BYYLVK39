--- v4 (2026-03-23)
+++ v5 (2026-04-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32b6ed8cdeb2447d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R197429caf429478c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ab59cb9b3e94cac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc45cdc0f0d840e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R086e3153e1e24fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ab59cb9b3e94cac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red381362f9294b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc45cdc0f0d840e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS - Bloomberg Commodity CMCI SF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYYLVK39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,426</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>