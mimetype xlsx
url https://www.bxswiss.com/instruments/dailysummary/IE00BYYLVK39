--- v5 (2026-04-12)
+++ v6 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R197429caf429478c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ec09ac8d543449f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc45cdc0f0d840e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R130982ee47834a58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red381362f9294b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc45cdc0f0d840e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48573639b0c742d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R130982ee47834a58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS - Bloomberg Commodity CMCI SF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYYLVK39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,280</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>13.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,816</x:t>
-[...21 lines deleted...]
-          <x:t>16,716</x:t>
+          <x:t>16,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,777</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>16,426</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>