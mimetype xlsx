--- v6 (2026-05-02)
+++ v7 (2026-05-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ec09ac8d543449f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48c2219b12374cbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R130982ee47834a58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9f01d8354474ff5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48573639b0c742d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R130982ee47834a58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c968983a2df4ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9f01d8354474ff5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS - Bloomberg Commodity CMCI SF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYYLVK39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>16,215</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,126</x:t>
-[...327 lines deleted...]
-        <x:is>
           <x:t>16,634</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,592</x:t>
         </x:is>
       </x:c>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>