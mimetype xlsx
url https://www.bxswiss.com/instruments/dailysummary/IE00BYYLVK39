--- v7 (2026-05-22)
+++ v8 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48c2219b12374cbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc980676a4e584148" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9f01d8354474ff5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc73bbc95efc24798"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c968983a2df4ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9f01d8354474ff5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R511d48856fcc4cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc73bbc95efc24798" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS - Bloomberg Commodity CMCI SF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYYLVK39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>16,643</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,539</x:t>
-[...593 lines deleted...]
-          <x:t>17,305</x:t>
+          <x:t>16,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>