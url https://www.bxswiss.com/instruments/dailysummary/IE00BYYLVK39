--- v8 (2026-06-11)
+++ v9 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc980676a4e584148" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e055376da504cc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc73bbc95efc24798"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dc5759d98bb48a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R511d48856fcc4cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc73bbc95efc24798" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f5c97710e204125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dc5759d98bb48a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS - Bloomberg Commodity CMCI SF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYYLVK39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>17,566</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,475</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>16,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,712</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>17,118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,816</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>