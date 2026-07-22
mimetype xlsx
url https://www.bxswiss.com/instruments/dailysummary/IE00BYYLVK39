--- v9 (2026-07-02)
+++ v10 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e055376da504cc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba59151b3b834430" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dc5759d98bb48a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9abb0e8bad424401"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f5c97710e204125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dc5759d98bb48a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ec93068f0754bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9abb0e8bad424401" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS - Bloomberg Commodity CMCI SF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYYLVK39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...176 lines deleted...]
-          <x:t>16,421</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...424 lines deleted...]
-          <x:t>15,630</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>