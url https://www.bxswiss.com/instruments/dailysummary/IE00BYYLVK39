--- v10 (2026-07-22)
+++ v11 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba59151b3b834430" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R578d33cd2c024fef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9abb0e8bad424401"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4200ae5728e46c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ec93068f0754bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9abb0e8bad424401" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf1992ba04134779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4200ae5728e46c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS - Bloomberg Commodity CMCI SF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYYLVK39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>