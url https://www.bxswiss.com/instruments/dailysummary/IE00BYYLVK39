--- v11 (2026-08-11)
+++ v12 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R578d33cd2c024fef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc2d2d0f80704ba0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4200ae5728e46c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R359a3157b6374c1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf1992ba04134779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4200ae5728e46c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R686586cda9f74fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R359a3157b6374c1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS - Bloomberg Commodity CMCI SF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYYLVK39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>16,495</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...381 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,358</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>