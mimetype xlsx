--- v12 (2026-08-31)
+++ v13 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc2d2d0f80704ba0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ae44ffe1e284090" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R359a3157b6374c1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R172bbaf039b24539"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R686586cda9f74fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R359a3157b6374c1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90b4d3b4499e472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R172bbaf039b24539" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS - Bloomberg Commodity CMCI SF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYYLVK39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>