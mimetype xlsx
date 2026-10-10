--- v13 (2026-09-20)
+++ v14 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ae44ffe1e284090" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6219f9815b6e49af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R172bbaf039b24539"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf92bec9f30644434"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90b4d3b4499e472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R172bbaf039b24539" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9c7181c72e84c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf92bec9f30644434" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS - Bloomberg Commodity CMCI SF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYYLVK39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...350 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,761</x:t>
-[...21 lines deleted...]
-          <x:t>17,762</x:t>
+          <x:t>17,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,616</x:t>
-[...220 lines deleted...]
-          <x:t>17,718</x:t>
+          <x:t>17,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>