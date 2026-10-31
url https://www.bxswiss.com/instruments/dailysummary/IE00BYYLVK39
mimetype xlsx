--- v14 (2026-10-10)
+++ v15 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6219f9815b6e49af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c64257b37194da9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf92bec9f30644434"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf39114bbf534dd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9c7181c72e84c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf92bec9f30644434" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f858808f2574d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf39114bbf534dd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS - Bloomberg Commodity CMCI SF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYYLVK39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>17,762</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>17,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>17,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,691</x:t>
-[...448 lines deleted...]
-          <x:t>17,499</x:t>
+          <x:t>17,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,397</x:t>
-[...161 lines deleted...]
-          <x:t>17,820</x:t>
+          <x:t>17,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>