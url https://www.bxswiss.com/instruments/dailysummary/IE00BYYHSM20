--- v0 (2026-06-19)
+++ v1 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd687c3a967974f5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47052deeb4064f1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17881cb3073142de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf545712af654e40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde02324ee2fa4ff0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17881cb3073142de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58deff5e308f4746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf545712af654e40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Europe Quality Dividend Advanced UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYYHSM20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,340 +149,122 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...168 lines deleted...]
-          <x:t>6,158</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,153</x:t>
-[...26 lines deleted...]
-          <x:t>6,179</x:t>
+          <x:t>6,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,203</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...74 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,247</x:t>
@@ -604,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>