--- v1 (2026-07-09)
+++ v2 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47052deeb4064f1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49b74e0ead4641dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf545712af654e40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red8a3b5d5b91415d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58deff5e308f4746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf545712af654e40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4462c9859f04ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red8a3b5d5b91415d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Europe Quality Dividend Advanced UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYYHSM20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,709</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>