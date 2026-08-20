--- v2 (2026-07-30)
+++ v3 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49b74e0ead4641dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab4feb5cef9c466b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red8a3b5d5b91415d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4f66f904e3f4282"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4462c9859f04ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red8a3b5d5b91415d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd771f77bbdbe45af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4f66f904e3f4282" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Europe Quality Dividend Advanced UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYYHSM20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,621</x:t>
-[...386 lines deleted...]
-        <x:is>
           <x:t>6,671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,686</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>