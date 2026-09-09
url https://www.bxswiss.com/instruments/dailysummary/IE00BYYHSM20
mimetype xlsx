--- v3 (2026-08-20)
+++ v4 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab4feb5cef9c466b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5c30f19ed7d407a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4f66f904e3f4282"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9a42ce9455d4d27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd771f77bbdbe45af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4f66f904e3f4282" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc11d3399c084cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9a42ce9455d4d27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Europe Quality Dividend Advanced UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYYHSM20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>6,747</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,734</x:t>
+          <x:t>6,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,783</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>03.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,758</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>6,782</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,731</x:t>
-        </x:is>
-[...327 lines deleted...]
-          <x:t>6,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>