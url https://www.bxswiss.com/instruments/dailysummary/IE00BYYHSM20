--- v4 (2026-09-09)
+++ v5 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5c30f19ed7d407a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11def78fc0de45c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9a42ce9455d4d27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R388305ea7f8c4bc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc11d3399c084cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9a42ce9455d4d27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00f9d8c623e24bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R388305ea7f8c4bc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Europe Quality Dividend Advanced UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYYHSM20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>6,857</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,780</x:t>
-[...151 lines deleted...]
-          <x:t>6,824</x:t>
+          <x:t>6,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,742</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>6,731</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>