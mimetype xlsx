--- v5 (2026-09-30)
+++ v6 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11def78fc0de45c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06adf2048a1e42dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R388305ea7f8c4bc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6aaeea1e0ae54879"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00f9d8c623e24bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R388305ea7f8c4bc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bf72f6bacef40c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6aaeea1e0ae54879" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Europe Quality Dividend Advanced UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYYHSM20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>6,771</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,785</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...64 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,743</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>6,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,767</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>6,773</x:t>
-        </x:is>
-[...62 lines deleted...]
-          <x:t>6,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>