--- v9 (2026-08-29)
+++ v10 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb466609a73fd4282" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra09fa2625b0f488b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R780ec898f4c0454b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8401cf49d7d94e17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae6bb603ff4845f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R780ec898f4c0454b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9aa3a8c37724524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8401cf49d7d94e17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core MSCI EMU UCITS ETF EUR (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYXZ2585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,221</x:t>
-[...26 lines deleted...]
-          <x:t>8,212</x:t>
+          <x:t>8,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,145</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>8,214</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...559 lines deleted...]
-          <x:t>8,307</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>