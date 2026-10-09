--- v10 (2026-09-18)
+++ v11 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra09fa2625b0f488b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda3e0135b77343c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8401cf49d7d94e17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb1894288cc14984"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9aa3a8c37724524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8401cf49d7d94e17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R574ee796910a4e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb1894288cc14984" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core MSCI EMU UCITS ETF EUR (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYXZ2585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>8,240</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,214</x:t>
-[...259 lines deleted...]
-          <x:t>8,193</x:t>
+          <x:t>7,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,187</x:t>
-[...269 lines deleted...]
-          <x:t>8,205</x:t>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>