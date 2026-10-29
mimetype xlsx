--- v11 (2026-10-09)
+++ v12 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda3e0135b77343c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab9202c70e354aab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb1894288cc14984"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5874a69d1fb457c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R574ee796910a4e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb1894288cc14984" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0ba97d1ba684c83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5874a69d1fb457c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core MSCI EMU UCITS ETF EUR (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYXZ2585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>8,254</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,213</x:t>
-[...156 lines deleted...]
-          <x:t>8,112</x:t>
+          <x:t>8,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,996</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...332 lines deleted...]
-          <x:t>02.10.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,042</x:t>
-[...117 lines deleted...]
-          <x:t>7,864</x:t>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>