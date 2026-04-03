--- v3 (2026-02-22)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb38a21b896494f6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd82f54b92494e1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refe19ad635bc4f03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42ba6487b79a47a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra526ce1f45f24d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refe19ad635bc4f03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5261de7f7e7e42fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42ba6487b79a47a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core MSCI EMU UCITS ETF EUR (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYXZ2585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...473 lines deleted...]
-          <x:t>7,453</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,499</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...127 lines deleted...]
-          <x:t>7,656</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>