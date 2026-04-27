--- v4 (2026-04-03)
+++ v5 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd82f54b92494e1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f104aa8aad44f3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42ba6487b79a47a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f7f07ef1ac14d61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5261de7f7e7e42fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42ba6487b79a47a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d330901e6d24edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f7f07ef1ac14d61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core MSCI EMU UCITS ETF EUR (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYXZ2585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...355 lines deleted...]
-          <x:t>7,075</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>6,774</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,742</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>7,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>