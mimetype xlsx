--- v5 (2026-04-27)
+++ v6 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f104aa8aad44f3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42256feb9f814e58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f7f07ef1ac14d61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14fa0c75551c4afc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d330901e6d24edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f7f07ef1ac14d61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93315c515687483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14fa0c75551c4afc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core MSCI EMU UCITS ETF EUR (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYXZ2585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>7,546</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,463</x:t>
-[...21 lines deleted...]
-          <x:t>7,678</x:t>
+          <x:t>7,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,611</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>7,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,500</x:t>
-[...156 lines deleted...]
-          <x:t>7,676</x:t>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,572</x:t>
-[...80 lines deleted...]
-          <x:t>7,527</x:t>
+          <x:t>7,694</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>