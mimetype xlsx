--- v6 (2026-05-21)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42256feb9f814e58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfc6bcfa10a84150" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14fa0c75551c4afc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref1ebf01557948f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93315c515687483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14fa0c75551c4afc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R957f9aa3c07b42e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref1ebf01557948f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core MSCI EMU UCITS ETF EUR (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYXZ2585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>7,664</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,628</x:t>
-[...16 lines deleted...]
-          <x:t>7,676</x:t>
+          <x:t>7,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,572</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>7,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,857</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>