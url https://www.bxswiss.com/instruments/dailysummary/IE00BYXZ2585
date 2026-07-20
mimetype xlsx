--- v7 (2026-06-10)
+++ v8 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfc6bcfa10a84150" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbac8afa6e06d44ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref1ebf01557948f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3382f6140ed4527"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R957f9aa3c07b42e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref1ebf01557948f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55848f7758ea4d2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3382f6140ed4527" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core MSCI EMU UCITS ETF EUR (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYXZ2585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>7,857</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,092</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>