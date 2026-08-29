--- v8 (2026-07-20)
+++ v9 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbac8afa6e06d44ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb466609a73fd4282" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3382f6140ed4527"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R780ec898f4c0454b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55848f7758ea4d2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3382f6140ed4527" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae6bb603ff4845f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R780ec898f4c0454b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core MSCI EMU UCITS ETF EUR (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYXZ2585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>8,247</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,229</x:t>
-[...173 lines deleted...]
-          <x:t>8,154</x:t>
+          <x:t>8,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,138</x:t>
-[...16 lines deleted...]
-          <x:t>8,196</x:t>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,220</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>8,092</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>