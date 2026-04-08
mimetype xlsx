--- v6 (2026-03-19)
+++ v7 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3810f8bf36ed410d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3192dda918474694" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9d8b92b0b3645bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b4488b06ce3445f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f1c3bde682c4694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9d8b92b0b3645bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d57654dde894bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b4488b06ce3445f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II US Aggregate Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYXYYM63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>4,483</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,465</x:t>
-[...38 lines deleted...]
-          <x:t>19.02.2026</x:t>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,485</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>4,510</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,478</x:t>
-[...16 lines deleted...]
-          <x:t>4,483</x:t>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,509</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>4,511</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,521</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>4,511</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,489</x:t>
-[...80 lines deleted...]
-          <x:t>4,502</x:t>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,524</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>4,530</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,576</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>