--- v7 (2026-04-08)
+++ v8 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3192dda918474694" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89c0270b2eae4e8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b4488b06ce3445f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b03930da93b46a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d57654dde894bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b4488b06ce3445f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c7287e4454a4044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b03930da93b46a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II US Aggregate Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYXYYM63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>4,474</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,475</x:t>
-[...11 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,491</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>4,473</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,485</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>13.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,526</x:t>
-[...70 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,537</x:t>
-        </x:is>
-[...337 lines deleted...]
-          <x:t>4,576</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>