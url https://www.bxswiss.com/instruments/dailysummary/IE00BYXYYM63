--- v8 (2026-04-29)
+++ v9 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89c0270b2eae4e8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb4de34a9135493e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b03930da93b46a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73319102b911495c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c7287e4454a4044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b03930da93b46a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f27f78d3a7f4a0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73319102b911495c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II US Aggregate Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYXYYM63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>4,567</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,548</x:t>
-[...16 lines deleted...]
-          <x:t>4,562</x:t>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,543</x:t>
-[...60 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,515</x:t>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,501</x:t>
-[...102 lines deleted...]
-          <x:t>4,490</x:t>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,491</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>4,537</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>