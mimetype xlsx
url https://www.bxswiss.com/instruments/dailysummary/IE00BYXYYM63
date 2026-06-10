--- v9 (2026-05-21)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb4de34a9135493e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf50c796eaa434efb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73319102b911495c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8a36714328444ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f27f78d3a7f4a0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73319102b911495c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9419ccc879941f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8a36714328444ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II US Aggregate Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYXYYM63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,519</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,490</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>4,546</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>4,475</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>