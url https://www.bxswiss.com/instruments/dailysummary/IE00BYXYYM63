--- v10 (2026-06-10)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf50c796eaa434efb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd642ba5effc148f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8a36714328444ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8da110a7bd234904"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9419ccc879941f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8a36714328444ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e5cf332198943f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8da110a7bd234904" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II US Aggregate Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYXYYM63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>4,558</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,638</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>