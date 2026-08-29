--- v11 (2026-07-21)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd642ba5effc148f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb045b664c24b4c7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8da110a7bd234904"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbed0cb2787cd4d3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e5cf332198943f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8da110a7bd234904" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdc959fd44ec4885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbed0cb2787cd4d3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II US Aggregate Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYXYYM63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,648</x:t>
+          <x:t>4,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,640</x:t>
-[...16 lines deleted...]
-          <x:t>4,650</x:t>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,641</x:t>
-[...21 lines deleted...]
-          <x:t>4,640</x:t>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,655</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>4,653</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,627</x:t>
-[...16 lines deleted...]
-          <x:t>4,633</x:t>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,628</x:t>
-[...70 lines deleted...]
-          <x:t>4,638</x:t>
+          <x:t>4,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,619</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,614</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,632</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>4,638</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>